--- v0 (2026-07-22)
+++ v1 (2026-11-02)
@@ -1,12123 +1,12761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E0196C" w:rsidR="00DC2371" w:rsidP="00F6377F" w:rsidRDefault="00E0196C" w14:paraId="7319B75E" w14:textId="08BDAB79">
+    <w:p w14:paraId="7319B75E" w14:textId="77777777" w:rsidR="00DC2371" w:rsidRPr="00ED17AA" w:rsidRDefault="00DC2371" w:rsidP="00F6377F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="540"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0196C">
+    </w:p>
+    <w:p w14:paraId="431FE028" w14:textId="3280C9DF" w:rsidR="00004FDF" w:rsidRPr="00004FDF" w:rsidRDefault="00004FDF" w:rsidP="00BC5CBE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CONFIRMED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD17F1" w:rsidR="004A037B" w:rsidP="00BC5CBE" w:rsidRDefault="00F244D5" w14:paraId="6251ED37" w14:textId="4028AA4A">
+    <w:p w14:paraId="6251ED37" w14:textId="019B6FE2" w:rsidR="004A037B" w:rsidRPr="00AD17F1" w:rsidRDefault="00F244D5" w:rsidP="00BC5CBE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:ind w:right="2"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Bold" w:hAnsi="Verdana" w:cs="Arial Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD17F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD17F1" w:rsidR="004A037B">
+      <w:r w:rsidR="004A037B" w:rsidRPr="00AD17F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">wansea Bay University Health Board </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD17F1" w:rsidR="00452D02">
+      <w:r w:rsidR="00452D02" w:rsidRPr="00AD17F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(SBUHB)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD17F1" w:rsidR="001044F6" w:rsidP="6CA7F26E" w:rsidRDefault="004A037B" w14:paraId="23F7AAA4" w14:textId="280B3AB4">
+    <w:p w14:paraId="23F7AAA4" w14:textId="280B3AB4" w:rsidR="001044F6" w:rsidRPr="00AD17F1" w:rsidRDefault="004A037B" w:rsidP="6CA7F26E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Minutes of </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="00DF6946">
+      <w:r w:rsidR="00DF6946" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="63E15BB3">
+      <w:r w:rsidR="63E15BB3" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="6D0FC6DE">
+      <w:r w:rsidR="6D0FC6DE" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Charitable Funds Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="001044F6">
+      <w:r w:rsidR="001044F6" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>held on</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD17F1" w:rsidR="004A037B" w:rsidP="7D398AC7" w:rsidRDefault="5AABF4B0" w14:paraId="1812515B" w14:textId="2377B471">
+    <w:p w14:paraId="1812515B" w14:textId="2377B471" w:rsidR="004A037B" w:rsidRPr="00AD17F1" w:rsidRDefault="5AABF4B0" w:rsidP="7D398AC7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>17 March</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="0015768C">
+      <w:r w:rsidR="0015768C" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="00EE0597">
+      <w:r w:rsidR="00EE0597" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="0015768C">
+      <w:r w:rsidR="0015768C" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="1A032531">
+      <w:r w:rsidR="1A032531" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>9:30am</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidP="00F6377F" w:rsidRDefault="00BF5777" w14:paraId="143D73BD" w14:textId="77777777">
+    <w:p w14:paraId="143D73BD" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w:rsidRDefault="00BF5777" w:rsidP="00F6377F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2910"/>
         <w:gridCol w:w="1146"/>
         <w:gridCol w:w="6576"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidTr="59F27564" w14:paraId="3D9FBC95" w14:textId="77777777">
+      <w:tr w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w14:paraId="3D9FBC95" w14:textId="77777777" w:rsidTr="59F27564">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidRDefault="00BF5777" w14:paraId="4F9FB997" w14:textId="77777777">
+          <w:p w14:paraId="4F9FB997" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w:rsidRDefault="00BF5777">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED17AA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Present:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidTr="59F27564" w14:paraId="6D05B877" w14:textId="77777777">
+      <w:tr w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w14:paraId="6D05B877" w14:textId="77777777" w:rsidTr="59F27564">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="70E948B3" w14:textId="77777777">
+          <w:p w14:paraId="70E948B3" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stephen Spill </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="05F6EC80" w:rsidRDefault="5C6DF7EF" w14:paraId="4096EB32" w14:textId="77777777">
+          <w:p w14:paraId="4096EB32" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(SS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="78C9B3DA" w14:textId="77777777">
+          <w:p w14:paraId="78C9B3DA" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Vice Chair </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidTr="59F27564" w14:paraId="6036392D" w14:textId="77777777">
+      <w:tr w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w14:paraId="6036392D" w14:textId="77777777" w:rsidTr="59F27564">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="1C505FEA" w14:textId="77777777">
+          <w:p w14:paraId="1C505FEA" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Church </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="05F6EC80" w:rsidRDefault="5C6DF7EF" w14:paraId="527C57F8" w14:textId="77777777">
+          <w:p w14:paraId="527C57F8" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">(JC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="07479545" w14:textId="77777777">
+          <w:p w14:paraId="07479545" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidTr="59F27564" w14:paraId="64E46176" w14:textId="77777777">
+      <w:tr w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w14:paraId="64E46176" w14:textId="77777777" w:rsidTr="59F27564">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="09A15D58" w14:paraId="3D86345B" w14:textId="048E3CB8">
+          <w:p w14:paraId="3D86345B" w14:textId="048E3CB8" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="09A15D58" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Claire Osmundsen-Little</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="34C87C17" w:rsidRDefault="5C6DF7EF" w14:paraId="60936A7D" w14:textId="043D6AA4">
+          <w:p w14:paraId="60936A7D" w14:textId="043D6AA4" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="34C87C17">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34C87C17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="34C87C17" w:rsidR="372EEFE4">
+            <w:r w:rsidR="372EEFE4" w:rsidRPr="34C87C17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>COL</w:t>
             </w:r>
             <w:r w:rsidRPr="34C87C17">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="126918AD" w14:textId="366D7786">
+          <w:p w14:paraId="126918AD" w14:textId="366D7786" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Finance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00BF5777" w:rsidTr="59F27564" w14:paraId="6FFFBD95" w14:textId="77777777">
+      <w:tr w:rsidR="00BF5777" w:rsidRPr="00ED17AA" w14:paraId="6FFFBD95" w14:textId="77777777" w:rsidTr="59F27564">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="66B10301" w14:textId="77777777">
+          <w:p w14:paraId="66B10301" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicola Matthews </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="11DD618F" w14:textId="7676CFF1">
+          <w:p w14:paraId="11DD618F" w14:textId="7676CFF1" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(NM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00BF5777" w:rsidP="175DB9CB" w:rsidRDefault="5C6DF7EF" w14:paraId="6CC8D77D" w14:textId="77777777">
+          <w:p w14:paraId="6CC8D77D" w14:textId="77777777" w:rsidR="00BF5777" w:rsidRPr="0051165E" w:rsidRDefault="5C6DF7EF" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00643FAF" w:rsidTr="59F27564" w14:paraId="464AE146" w14:textId="77777777">
+      <w:tr w:rsidR="00643FAF" w:rsidRPr="00ED17AA" w14:paraId="464AE146" w14:textId="77777777" w:rsidTr="59F27564">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00643FAF" w:rsidP="175DB9CB" w:rsidRDefault="00810894" w14:paraId="6C43E4F6" w14:textId="556B143D">
+          <w:p w14:paraId="6C43E4F6" w14:textId="556B143D" w:rsidR="00643FAF" w:rsidRPr="0051165E" w:rsidRDefault="00810894" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin Lloyd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00643FAF" w:rsidP="05F6EC80" w:rsidRDefault="59A1CEEF" w14:paraId="03B39F24" w14:textId="602B7F2F">
+          <w:p w14:paraId="03B39F24" w14:textId="602B7F2F" w:rsidR="00643FAF" w:rsidRPr="0051165E" w:rsidRDefault="59A1CEEF" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00810894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ML</w:t>
             </w:r>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00643FAF" w:rsidP="175DB9CB" w:rsidRDefault="00810894" w14:paraId="1CECDF9A" w14:textId="1E3DE548">
+          <w:p w14:paraId="1CECDF9A" w14:textId="1E3DE548" w:rsidR="00643FAF" w:rsidRPr="0051165E" w:rsidRDefault="00810894" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00810894">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Independent Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="0B7D1156" w14:textId="7AFDD570"/>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00F6377F" w:rsidP="00F6377F" w:rsidRDefault="00F6377F" w14:paraId="1A882AE6" w14:textId="77777777">
+    <w:p w14:paraId="0B7D1156" w14:textId="7AFDD570" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB"/>
+    <w:p w14:paraId="1A882AE6" w14:textId="77777777" w:rsidR="00F6377F" w:rsidRPr="00ED17AA" w:rsidRDefault="00F6377F" w:rsidP="00F6377F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3041"/>
         <w:gridCol w:w="1016"/>
         <w:gridCol w:w="6575"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00A14EB1" w:rsidTr="05F6EC80" w14:paraId="1F5A739B" w14:textId="77777777">
+      <w:tr w:rsidR="00A14EB1" w:rsidRPr="00ED17AA" w14:paraId="1F5A739B" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="00A14EB1" w:rsidRDefault="00A14EB1" w14:paraId="2CE9C5EA" w14:textId="77777777">
+          <w:p w14:paraId="2CE9C5EA" w14:textId="77777777" w:rsidR="00A14EB1" w:rsidRPr="00ED17AA" w:rsidRDefault="00A14EB1">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED17AA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>In Attendance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00643FAF" w:rsidTr="05F6EC80" w14:paraId="5E0B0D0F" w14:textId="77777777">
+      <w:tr w:rsidR="00643FAF" w:rsidRPr="00ED17AA" w14:paraId="5E0B0D0F" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00643FAF" w:rsidP="05F6EC80" w:rsidRDefault="69197B22" w14:paraId="033FD373" w14:textId="04C3163F">
+          <w:p w14:paraId="033FD373" w14:textId="04C3163F" w:rsidR="00643FAF" w:rsidRPr="0051165E" w:rsidRDefault="69197B22" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lewis Bradley </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00643FAF" w:rsidP="05F6EC80" w:rsidRDefault="00643FAF" w14:paraId="429FA5EA" w14:textId="441CB5BA">
+          <w:p w14:paraId="429FA5EA" w14:textId="441CB5BA" w:rsidR="00643FAF" w:rsidRPr="0051165E" w:rsidRDefault="00643FAF" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="7DCECAB0">
+            <w:r w:rsidR="7DCECAB0" w:rsidRPr="05F6EC80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>LB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00643FAF" w:rsidP="05F6EC80" w:rsidRDefault="7DCECAB0" w14:paraId="01ACD243" w14:textId="360C5CE3">
+          <w:p w14:paraId="01ACD243" w14:textId="360C5CE3" w:rsidR="00643FAF" w:rsidRPr="0051165E" w:rsidRDefault="7DCECAB0" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Charity Team Manager</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="09DFA894">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="09DFA894" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Observing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000B4622" w:rsidTr="05F6EC80" w14:paraId="0A0A8EA2" w14:textId="77777777">
+      <w:tr w:rsidR="000B4622" w:rsidRPr="00ED17AA" w14:paraId="0A0A8EA2" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="2E5FC43D" w14:paraId="5319AF58" w14:textId="24FB9DEE">
+          <w:p w14:paraId="5319AF58" w14:textId="24FB9DEE" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="2E5FC43D" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Caitlyn Ralph</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="000B4622" w14:paraId="1B68AFD8" w14:textId="1F00E557">
+          <w:p w14:paraId="1B68AFD8" w14:textId="1F00E557" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="000B4622" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="164D7A60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="164D7A60" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>CR</w:t>
             </w:r>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="3E27A054" w14:paraId="1A2EA206" w14:textId="3012040E">
+          <w:p w14:paraId="1A2EA206" w14:textId="3012040E" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="3E27A054" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Finance Graduate Trainee</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="166A851B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="166A851B" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Observing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000B4622" w:rsidTr="05F6EC80" w14:paraId="67AE38A1" w14:textId="77777777">
+      <w:tr w:rsidR="000B4622" w:rsidRPr="00ED17AA" w14:paraId="67AE38A1" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="76871AC5" w14:paraId="490EA74B" w14:textId="2AB9D405">
+          <w:p w14:paraId="490EA74B" w14:textId="2AB9D405" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="76871AC5" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Roshani Achchige</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="000B4622" w14:paraId="5234BF03" w14:textId="3F731810">
+          <w:p w14:paraId="5234BF03" w14:textId="3F731810" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="000B4622" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="458BA167">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="458BA167" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>RA</w:t>
             </w:r>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="0990A1AF" w14:paraId="4C90BCF7" w14:textId="37B5ECBB">
+          <w:p w14:paraId="4C90BCF7" w14:textId="37B5ECBB" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="0990A1AF" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Finance Graduate Trainee</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="1718F841">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="1718F841" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Observing) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="05F6EC80" w:rsidTr="05F6EC80" w14:paraId="65CE95D6" w14:textId="77777777">
+      <w:tr w:rsidR="05F6EC80" w14:paraId="65CE95D6" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B80BF" w:rsidP="05F6EC80" w:rsidRDefault="008B80BF" w14:paraId="4AFA0F59" w14:textId="4B9E6A1A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="4AFA0F59" w14:textId="4B9E6A1A" w:rsidR="008B80BF" w:rsidRDefault="008B80BF" w:rsidP="05F6EC80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sophie Herbert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B80BF" w:rsidP="05F6EC80" w:rsidRDefault="008B80BF" w14:paraId="421AF63B" w14:textId="5CA1D8E4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="421AF63B" w14:textId="5CA1D8E4" w:rsidR="008B80BF" w:rsidRDefault="008B80BF" w:rsidP="05F6EC80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(SH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B80BF" w:rsidP="05F6EC80" w:rsidRDefault="008B80BF" w14:paraId="3F01CE52" w14:textId="75F2A1B9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="3F01CE52" w14:textId="75F2A1B9" w:rsidR="008B80BF" w:rsidRDefault="008B80BF" w:rsidP="05F6EC80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="003A023B" w:rsidTr="05F6EC80" w14:paraId="6C2F2705" w14:textId="77777777">
+      <w:tr w:rsidR="003A023B" w:rsidRPr="00ED17AA" w14:paraId="6C2F2705" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="003A023B" w:rsidP="05F6EC80" w:rsidRDefault="332E5A4A" w14:paraId="3BB533CA" w14:textId="5C11C6B5">
+          <w:p w14:paraId="3BB533CA" w14:textId="5C11C6B5" w:rsidR="003A023B" w:rsidRPr="0051165E" w:rsidRDefault="332E5A4A" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Paul Mathias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="003A023B" w:rsidP="05F6EC80" w:rsidRDefault="003A023B" w14:paraId="31909165" w14:textId="62403AE6">
+          <w:p w14:paraId="31909165" w14:textId="62403AE6" w:rsidR="003A023B" w:rsidRPr="0051165E" w:rsidRDefault="003A023B" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="75191D44">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="75191D44" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>PM</w:t>
             </w:r>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="003A023B" w:rsidP="05F6EC80" w:rsidRDefault="1F30E2E6" w14:paraId="12268E56" w14:textId="604FAC21">
+          <w:p w14:paraId="12268E56" w14:textId="604FAC21" w:rsidR="003A023B" w:rsidRPr="0051165E" w:rsidRDefault="1F30E2E6" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investment Manager, Brewin Dolphin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000B4622" w:rsidTr="05F6EC80" w14:paraId="37C71610" w14:textId="77777777">
+      <w:tr w:rsidR="000B4622" w:rsidRPr="00ED17AA" w14:paraId="37C71610" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="1F30E2E6" w14:paraId="21BF5DB8" w14:textId="5D71F70B">
+          <w:p w14:paraId="21BF5DB8" w14:textId="5D71F70B" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="1F30E2E6" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Alison McLennan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="000B4622" w14:paraId="457B1E88" w14:textId="7C4B0654">
+          <w:p w14:paraId="457B1E88" w14:textId="7C4B0654" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="000B4622" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="05F6EC80" w:rsidR="3981B519">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="3981B519" w:rsidRPr="05F6EC80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="158E113B" w14:paraId="1F4F1436" w14:textId="345F3254">
+          <w:p w14:paraId="1F4F1436" w14:textId="345F3254" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="158E113B" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Assistant Director of Finance- Accounting and Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00810894" w:rsidTr="05F6EC80" w14:paraId="5134C179" w14:textId="77777777">
+      <w:tr w:rsidR="00810894" w:rsidRPr="00ED17AA" w14:paraId="5134C179" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="05F6EC80" w:rsidR="00810894" w:rsidP="05F6EC80" w:rsidRDefault="00810894" w14:paraId="089DB395" w14:textId="23C39844">
+          <w:p w14:paraId="089DB395" w14:textId="23C39844" w:rsidR="00810894" w:rsidRPr="05F6EC80" w:rsidRDefault="00810894" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Elizabeth Rix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="05F6EC80" w:rsidR="00810894" w:rsidP="05F6EC80" w:rsidRDefault="00810894" w14:paraId="24FF21DD" w14:textId="02C243A2">
+          <w:p w14:paraId="24FF21DD" w14:textId="02C243A2" w:rsidR="00810894" w:rsidRPr="05F6EC80" w:rsidRDefault="00810894" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(ER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="05F6EC80" w:rsidR="00810894" w:rsidP="05F6EC80" w:rsidRDefault="00810894" w14:paraId="6AC2E0BE" w14:textId="643FD6A4">
+          <w:p w14:paraId="6AC2E0BE" w14:textId="643FD6A4" w:rsidR="00810894" w:rsidRPr="05F6EC80" w:rsidRDefault="00810894" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Executive Director of Nursing and Patient Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000B4622" w:rsidTr="05F6EC80" w14:paraId="08DB8388" w14:textId="77777777">
+      <w:tr w:rsidR="000B4622" w:rsidRPr="00ED17AA" w14:paraId="08DB8388" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="000B4622" w14:paraId="33BDB04E" w14:textId="77777777">
+          <w:p w14:paraId="33BDB04E" w14:textId="77777777" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="000B4622" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Richard Thomas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="000B4622" w14:paraId="0F21705D" w14:textId="77777777">
+          <w:p w14:paraId="0F21705D" w14:textId="77777777" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="000B4622" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(RT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="000B4622" w:rsidP="05F6EC80" w:rsidRDefault="000B4622" w14:paraId="10E052F7" w14:textId="77777777">
+          <w:p w14:paraId="10E052F7" w14:textId="77777777" w:rsidR="000B4622" w:rsidRPr="0051165E" w:rsidRDefault="000B4622" w:rsidP="05F6EC80">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Insight, Communications and Engagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="05F6EC80" w:rsidTr="05F6EC80" w14:paraId="1BC346F1" w14:textId="77777777">
+      <w:tr w:rsidR="05F6EC80" w14:paraId="1BC346F1" w14:textId="77777777" w:rsidTr="05F6EC80">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="367E3DAA" w:rsidP="05F6EC80" w:rsidRDefault="367E3DAA" w14:paraId="42749C45" w14:textId="0F36DBC0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="42749C45" w14:textId="0F36DBC0" w:rsidR="367E3DAA" w:rsidRDefault="367E3DAA" w:rsidP="05F6EC80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Michael Yhnell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="367E3DAA" w:rsidP="05F6EC80" w:rsidRDefault="367E3DAA" w14:paraId="44350543" w14:textId="3CAB10F5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w14:paraId="44350543" w14:textId="3CAB10F5" w:rsidR="367E3DAA" w:rsidRDefault="367E3DAA" w:rsidP="05F6EC80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">(MY) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="367E3DAA" w:rsidP="05F6EC80" w:rsidRDefault="367E3DAA" w14:paraId="096EDC53" w14:textId="3AA410B7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+          <w:p w14:paraId="096EDC53" w14:textId="3AA410B7" w:rsidR="367E3DAA" w:rsidRDefault="367E3DAA" w:rsidP="05F6EC80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05F6EC80">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Brewin Dolphin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00856DA6" w:rsidP="00F6377F" w:rsidRDefault="00856DA6" w14:paraId="48F641A7" w14:textId="77777777">
+    <w:p w14:paraId="48F641A7" w14:textId="77777777" w:rsidR="00856DA6" w:rsidRPr="00ED17AA" w:rsidRDefault="00856DA6" w:rsidP="00F6377F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3042"/>
         <w:gridCol w:w="1016"/>
         <w:gridCol w:w="6574"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="0098657E" w:rsidTr="533E0F83" w14:paraId="48505599" w14:textId="77777777">
+      <w:tr w:rsidR="0098657E" w:rsidRPr="00ED17AA" w14:paraId="48505599" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="0098657E" w:rsidRDefault="0098657E" w14:paraId="6344251B" w14:textId="77777777">
+          <w:p w14:paraId="6344251B" w14:textId="77777777" w:rsidR="0098657E" w:rsidRPr="00ED17AA" w:rsidRDefault="0098657E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED17AA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00A967C2" w:rsidTr="533E0F83" w14:paraId="4D50477A" w14:textId="77777777">
+      <w:tr w:rsidR="00A967C2" w:rsidRPr="00ED17AA" w14:paraId="4D50477A" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00A967C2" w:rsidP="533E0F83" w:rsidRDefault="0A9063E8" w14:paraId="73B129FC" w14:textId="4037A15B">
+          <w:p w14:paraId="73B129FC" w14:textId="4037A15B" w:rsidR="00A967C2" w:rsidRPr="0051165E" w:rsidRDefault="0A9063E8" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Joanne Abbott-Davies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00A967C2" w:rsidP="533E0F83" w:rsidRDefault="7378AB6C" w14:paraId="6EA4AE4B" w14:textId="506F9F82">
+          <w:p w14:paraId="6EA4AE4B" w14:textId="506F9F82" w:rsidR="00A967C2" w:rsidRPr="0051165E" w:rsidRDefault="7378AB6C" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="3648A900">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="3648A900" w:rsidRPr="533E0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>JAD</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0051165E" w:rsidR="00A967C2" w:rsidP="533E0F83" w:rsidRDefault="0A46D59D" w14:paraId="3EBF55ED" w14:textId="740C9354">
+          <w:p w14:paraId="3EBF55ED" w14:textId="740C9354" w:rsidR="00A967C2" w:rsidRPr="0051165E" w:rsidRDefault="0A46D59D" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Director of Insight, Engagement and Fundraising </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00BE437E" w:rsidP="00F6377F" w:rsidRDefault="00BE437E" w14:paraId="7A7B8380" w14:textId="77777777">
+    <w:p w14:paraId="7A7B8380" w14:textId="77777777" w:rsidR="00BE437E" w:rsidRPr="00ED17AA" w:rsidRDefault="00BE437E" w:rsidP="00F6377F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="1398"/>
         <w:gridCol w:w="3914"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="00BE437E" w:rsidTr="533E0F83" w14:paraId="0208DE01" w14:textId="77777777">
+      <w:tr w:rsidR="00BE437E" w:rsidRPr="00ED17AA" w14:paraId="0208DE01" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="00BE437E" w:rsidRDefault="00BE437E" w14:paraId="59ADF7D0" w14:textId="77777777">
+          <w:p w14:paraId="59ADF7D0" w14:textId="77777777" w:rsidR="00BE437E" w:rsidRPr="00ED17AA" w:rsidRDefault="00BE437E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED17AA">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Acronyms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="0DFDF0D7" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="0DFDF0D7" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="2A92D129" w14:paraId="29396E02" w14:textId="0BCEBA0A">
+          <w:p w14:paraId="29396E02" w14:textId="0BCEBA0A" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="2A92D129" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>CAMHS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="2A92D129" w14:paraId="1B3E0B90" w14:textId="08D9C5F0">
+          <w:p w14:paraId="1B3E0B90" w14:textId="08D9C5F0" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="2A92D129" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Child and Adolescent Mental Health Services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="533E0F83" w:rsidRDefault="548A7824" w14:paraId="364E4CB5" w14:textId="7E6B44DA">
+          <w:p w14:paraId="364E4CB5" w14:textId="7E6B44DA" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="548A7824" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="533E0F83" w:rsidRDefault="7D97C419" w14:paraId="74E19AD6" w14:textId="044453F0">
+          <w:p w14:paraId="74E19AD6" w14:textId="044453F0" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="7D97C419" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Charity Research &amp; Development Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="011BF69B" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="011BF69B" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="2A92D129" w14:paraId="37E4A37E" w14:textId="6D99008C">
+          <w:p w14:paraId="37E4A37E" w14:textId="6D99008C" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="2A92D129" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="2A92D129" w14:paraId="5960EEDD" w14:textId="5A522C40">
+          <w:p w14:paraId="5960EEDD" w14:textId="5A522C40" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="2A92D129" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Obsessive‑Compulsive Disorder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="533E0F83" w:rsidRDefault="38D5E151" w14:paraId="76B8892C" w14:textId="3C3876CB">
+          <w:p w14:paraId="76B8892C" w14:textId="3C3876CB" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="38D5E151" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>P&amp;G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="533E0F83" w:rsidRDefault="38D5E151" w14:paraId="2073449D" w14:textId="1F293E2F">
+          <w:p w14:paraId="2073449D" w14:textId="1F293E2F" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="38D5E151" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Performance and Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="2F38FB6C" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="2F38FB6C" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="15F356C3" w14:paraId="3746B5FA" w14:textId="17E794D7">
+          <w:p w14:paraId="3746B5FA" w14:textId="17E794D7" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="15F356C3" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NICU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="21610DD3" w14:paraId="2EBFF9D5" w14:textId="7853DD3F">
+          <w:p w14:paraId="2EBFF9D5" w14:textId="7853DD3F" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="21610DD3" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Neonatal Intensive Care Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="533E0F83" w:rsidRDefault="31237D32" w14:paraId="15E03B32" w14:textId="69AFC85F">
+          <w:p w14:paraId="15E03B32" w14:textId="69AFC85F" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="31237D32" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="533E0F83" w:rsidRDefault="31237D32" w14:paraId="564BA655" w14:textId="4F985E55">
+          <w:p w14:paraId="564BA655" w14:textId="4F985E55" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="31237D32" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Environmental, Social and Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="771FDAE8" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="771FDAE8" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="024962A9" w14:paraId="235E4D04" w14:textId="7313F0B3">
+          <w:p w14:paraId="235E4D04" w14:textId="7313F0B3" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="024962A9" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLISS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="024962A9" w14:paraId="73BD6432" w14:textId="734DA902">
+          <w:p w14:paraId="73BD6432" w14:textId="734DA902" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="024962A9" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>UK Charity for Babies Born Premature or Sick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="43B9D8E3" w14:textId="4E7C5238">
+          <w:p w14:paraId="43B9D8E3" w14:textId="4E7C5238" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="4BC246B8" w14:textId="644F3A4C">
+          <w:p w14:paraId="4BC246B8" w14:textId="644F3A4C" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="0621F79F" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="0621F79F" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="024962A9" w14:paraId="4E46E172" w14:textId="78372E7A">
+          <w:p w14:paraId="4E46E172" w14:textId="78372E7A" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="024962A9" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NHSCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="024962A9" w14:paraId="1043C07D" w14:textId="2C13B313">
+          <w:p w14:paraId="1043C07D" w14:textId="2C13B313" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="024962A9" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>NHS Charities Together</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="123C285F" w14:textId="77777777">
+          <w:p w14:paraId="123C285F" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="28E57764" w14:textId="77777777">
+          <w:p w14:paraId="28E57764" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="49177A9F" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="49177A9F" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="024962A9" w14:paraId="650B729E" w14:textId="3778A2A0">
+          <w:p w14:paraId="650B729E" w14:textId="3778A2A0" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="024962A9" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>SBUHB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="024962A9" w14:paraId="0339126F" w14:textId="389F7780">
+          <w:p w14:paraId="0339126F" w14:textId="389F7780" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="024962A9" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Swansea Bay </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7569522D">
+            <w:r w:rsidR="7569522D" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> Health Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="3F84E98A" w14:textId="77777777">
+          <w:p w14:paraId="3F84E98A" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="69003C55" w14:textId="77777777">
+          <w:p w14:paraId="69003C55" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="2FF29454" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="2FF29454" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="227CFD36" w14:paraId="3CFED881" w14:textId="6F9B3E35">
+          <w:p w14:paraId="3CFED881" w14:textId="6F9B3E35" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="227CFD36" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>SORP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="227CFD36" w14:paraId="17C49D7D" w14:textId="0188DA8B">
+          <w:p w14:paraId="17C49D7D" w14:textId="0188DA8B" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="227CFD36" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Statement of Recommended Practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="6CDA88F8" w14:textId="77777777">
+          <w:p w14:paraId="6CDA88F8" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="16C573A7" w14:textId="77777777">
+          <w:p w14:paraId="16C573A7" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidTr="533E0F83" w14:paraId="1558D573" w14:textId="77777777">
+      <w:tr w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w14:paraId="1558D573" w14:textId="77777777" w:rsidTr="533E0F83">
         <w:trPr>
           <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="0690EFEE" w14:paraId="6A1D984E" w14:textId="54607E89">
+          <w:p w14:paraId="6A1D984E" w14:textId="54607E89" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="0690EFEE" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>HB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="175DB9CB" w:rsidRDefault="0690EFEE" w14:paraId="0C68DC67" w14:textId="042630AC">
+          <w:p w14:paraId="0C68DC67" w14:textId="042630AC" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="0690EFEE" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Health Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="2DDC1CC2" w14:textId="77777777">
+          <w:p w14:paraId="2DDC1CC2" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED17AA" w:rsidR="000F1C16" w:rsidP="000F1C16" w:rsidRDefault="000F1C16" w14:paraId="704800EF" w14:textId="77777777">
+          <w:p w14:paraId="704800EF" w14:textId="77777777" w:rsidR="000F1C16" w:rsidRPr="00ED17AA" w:rsidRDefault="000F1C16" w:rsidP="000F1C16">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00BE437E" w:rsidP="00F6377F" w:rsidRDefault="00BE437E" w14:paraId="547CFACA" w14:textId="77777777">
+    <w:p w14:paraId="547CFACA" w14:textId="77777777" w:rsidR="00BE437E" w:rsidRPr="00ED17AA" w:rsidRDefault="00BE437E" w:rsidP="00F6377F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D9242E" w:rsidR="00E43083" w:rsidP="6CA7F26E" w:rsidRDefault="00E129C5" w14:paraId="23A08EAE" w14:textId="4F14FF44">
+    <w:p w14:paraId="23A08EAE" w14:textId="4F14FF44" w:rsidR="00E43083" w:rsidRPr="00D9242E" w:rsidRDefault="00E129C5" w:rsidP="6CA7F26E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The meeting be</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="007A32E9">
+      <w:r w:rsidR="007A32E9" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>gan</w:t>
       </w:r>
       <w:r w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="00C95812">
+      <w:r w:rsidR="00C95812" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6CA7F26E" w:rsidR="25922BF4">
+      <w:r w:rsidR="25922BF4" w:rsidRPr="6CA7F26E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>9:30am</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="000A1EAC" w:rsidP="00F6377F" w:rsidRDefault="00D25BB8" w14:paraId="58F168EC" w14:textId="3E9CF272">
+    <w:p w14:paraId="58F168EC" w14:textId="3E9CF272" w:rsidR="000A1EAC" w:rsidRPr="00ED17AA" w:rsidRDefault="00D25BB8" w:rsidP="00F6377F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED17AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="00D33174" w:rsidTr="59F27564" w14:paraId="46ED2533" w14:textId="77777777">
+      <w:tr w:rsidR="00D33174" w:rsidRPr="000C2EBE" w14:paraId="46ED2533" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="00D33174" w:rsidP="00F6377F" w:rsidRDefault="00D33174" w14:paraId="2C41079A" w14:textId="1DCFC3B3">
+          <w:p w14:paraId="2C41079A" w14:textId="1DCFC3B3" w:rsidR="00D33174" w:rsidRPr="000C2EBE" w:rsidRDefault="00D33174" w:rsidP="00F6377F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Minute Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="00D33174" w:rsidP="00F6377F" w:rsidRDefault="00F6377F" w14:paraId="55CD7ACE" w14:textId="4AE8894D">
+          <w:p w14:paraId="55CD7ACE" w14:textId="4AE8894D" w:rsidR="00D33174" w:rsidRPr="000C2EBE" w:rsidRDefault="00F6377F" w:rsidP="00F6377F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2EBE">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Agenda </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2EBE" w:rsidR="00D33174">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r w:rsidR="00D33174" w:rsidRPr="000C2EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="00F07A23" w:rsidTr="59F27564" w14:paraId="594300F3" w14:textId="77777777">
+      <w:tr w:rsidR="00F07A23" w:rsidRPr="000C2EBE" w14:paraId="594300F3" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="00F07A23" w:rsidP="00F6377F" w:rsidRDefault="00F07A23" w14:paraId="170C987F" w14:textId="6D8938F5">
+          <w:p w14:paraId="170C987F" w14:textId="6D8938F5" w:rsidR="00F07A23" w:rsidRPr="000C2EBE" w:rsidRDefault="00F07A23" w:rsidP="00F6377F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PART 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2EBE" w:rsidR="00BA0B4B">
+            <w:r w:rsidR="00BA0B4B" w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRELIMINARY MATTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="006B2009" w:rsidTr="59F27564" w14:paraId="614380C2" w14:textId="77777777">
+      <w:tr w:rsidR="006B2009" w:rsidRPr="000C2EBE" w14:paraId="614380C2" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="006B2009" w:rsidP="00F6377F" w:rsidRDefault="006B2009" w14:paraId="5C451500" w14:textId="4E7420E8">
+          <w:p w14:paraId="5C451500" w14:textId="4E7420E8" w:rsidR="006B2009" w:rsidRPr="000C2EBE" w:rsidRDefault="006B2009" w:rsidP="00F6377F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2EBE" w:rsidR="004F5707">
+            <w:r w:rsidR="004F5707" w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Welcome and Apologies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="28DA8F61" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="28DA8F61" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="469A54B5" w14:paraId="75AF718F" w14:textId="0853972E">
+          <w:p w14:paraId="75AF718F" w14:textId="0853972E" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="469A54B5" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="4A4961FD" w:rsidRDefault="4F39F82A" w14:paraId="4C3859D1" w14:textId="08576243">
+          <w:p w14:paraId="4C3859D1" w14:textId="08576243" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4F39F82A" w:rsidP="4A4961FD">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4A4961FD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chair welcomed everyone to the meeting and apologies were noted above. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="00A864BA" w:rsidTr="59F27564" w14:paraId="2A22D8C8" w14:textId="77777777">
+      <w:tr w:rsidR="00A864BA" w:rsidRPr="000C2EBE" w14:paraId="2A22D8C8" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="00A864BA" w:rsidP="00A864BA" w:rsidRDefault="00A864BA" w14:paraId="7A7308BB" w14:textId="02650DB8">
+          <w:p w14:paraId="7A7308BB" w14:textId="02650DB8" w:rsidR="00A864BA" w:rsidRPr="000C2EBE" w:rsidRDefault="00A864BA" w:rsidP="00A864BA">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2EBE" w:rsidR="004F5707">
+            <w:r w:rsidR="004F5707" w:rsidRPr="000C2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Declaration of Interests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="38C751CF" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="38C751CF" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="6EEB3E9C" w14:paraId="0E57C448" w14:textId="79869E9D">
+          <w:p w14:paraId="0E57C448" w14:textId="79869E9D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="6EEB3E9C" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="317BDC3F" w14:paraId="5811AA83" w14:textId="4F33EC37">
+          <w:p w14:paraId="5811AA83" w14:textId="4F33EC37" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="317BDC3F" w:rsidP="533E0F83">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no declarations of interest. </w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="2BB7F6F8" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="2BB7F6F8" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="0064247B" w:rsidRDefault="4AB27AA1" w14:paraId="20530372" w14:textId="268647AA">
+          <w:p w14:paraId="20530372" w14:textId="268647AA" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="0064247B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="374A9900">
+            <w:r w:rsidR="374A9900" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Any matters arising not otherwise on the agenda  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="086B3982" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="086B3982" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="5CEB7C7E" w14:paraId="4B8A57AB" w14:textId="243FBC31">
+          <w:p w14:paraId="4B8A57AB" w14:textId="243FBC31" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="5CEB7C7E" w:rsidP="533E0F83">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="0064247B" w:rsidRDefault="66BFCDB2" w14:paraId="15521137" w14:textId="1D0CC038">
+          <w:p w14:paraId="15521137" w14:textId="1D0CC038" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="66BFCDB2" w:rsidP="0064247B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no matters arising not otherwise on the agenda.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="42B465FB" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="42B465FB" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="513A3FF4" w14:textId="200D08A2">
+          <w:p w14:paraId="513A3FF4" w14:textId="200D08A2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="729C7BA0">
+            <w:r w:rsidR="729C7BA0" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">FUNDRAISING </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="6D1C5515" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="6D1C5515" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="0B022A45" w14:textId="4043FD4F">
+          <w:p w14:paraId="0B022A45" w14:textId="4043FD4F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="5B8C31A9">
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Story: Why Cwtsh Natur is important for Childrens Mental Health’ – Story from Breiallen   </w:t>
+              <w:t xml:space="preserve">Patient Story: Why </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cwtsh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Natur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is important for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Childrens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mental Health’ – Story from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Breiallen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="5B8C31A9" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="6598964C" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="6598964C" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="3C09B602" w14:paraId="476BF490" w14:textId="48499863">
+          <w:p w14:paraId="476BF490" w14:textId="48499863" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="3C09B602" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="1F7804FA" w14:paraId="75BE7DE5" w14:textId="0E041290">
+          <w:p w14:paraId="75BE7DE5" w14:textId="0E041290" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="1F7804FA" w:rsidP="78D0C621">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="23330382">
+            <w:r w:rsidR="23330382" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a patient story: Why Cwtsh Natur is important for Childrens Mental Health’ </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="0FFD4D6E" w14:textId="6B06AD30">
+              <w:t xml:space="preserve"> a patient story: Why </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="78D0C621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Cwtsh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="78D0C621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="78D0C621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Natur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="78D0C621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is important for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="78D0C621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Childrens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="78D0C621">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mental Health’ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FFD4D6E" w14:textId="6B06AD30" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="363584A3" w14:paraId="354DB5B4" w14:textId="1F57462D">
+          <w:p w14:paraId="354DB5B4" w14:textId="1F57462D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="363584A3" w:rsidP="78D0C621">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="0840C7DE">
+            <w:r w:rsidR="0840C7DE" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>patient reported</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="532C961C">
+            <w:r w:rsidR="532C961C" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> that she began attending CAMHS at the start of secondary school due to significant difficulties associated with OCD</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="0C546EAB">
+            <w:r w:rsidR="0C546EAB" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0C546EAB" w14:paraId="229EEE2D" w14:textId="11938B93">
+          <w:p w14:paraId="229EEE2D" w14:textId="11938B93" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0C546EAB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>She explained that traditional clinical settings felt serious and uncomfortable, providing little distraction. The limited sensory input in these environments made it more difficult for neurodiverse children to settle.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="17D14F14" w14:textId="75C13A23">
+              <w:t xml:space="preserve">She explained that traditional clinical settings felt serious and uncomfortable, providing little distraction. The limited sensory input in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>these environments made it more difficult for neurodiverse children to settle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D14F14" w14:textId="75C13A23" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="21EEC4A8" w14:paraId="7B9B33A9" w14:textId="6568307F">
+          <w:p w14:paraId="7B9B33A9" w14:textId="6568307F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="21EEC4A8" w:rsidP="78D0C621">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The patient </w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="0C546EAB">
+            <w:r w:rsidR="0C546EAB" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>reported that calming environments supported her in managing anxiety and intrusive thoughts. She highlighted that access to tactile objects or calming music had a significant positive effect on her wellbeing. She emphasised that sensory spaces reduced stress and created a more welcoming therapeutic environment.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="50D7D57A" w14:textId="36815A8D">
+          <w:p w14:paraId="50D7D57A" w14:textId="36815A8D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0C546EAB" w14:paraId="3122AC16" w14:textId="5028028F">
+          <w:p w14:paraId="3122AC16" w14:textId="5028028F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0C546EAB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>She outlined that Cwtsh Natur provided an inclusive, accessible and quiet environment for children with sensory needs, autism, anxiety, stress and communication differences, including non‑verbal individuals. The space enabled children to regulate their emotions and reconnect with their surroundings. She noted that the project reflected a non‑linear approach to support, recognising that each child’s needs were different.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="42293F61" w14:textId="47A87D3B">
+              <w:t xml:space="preserve">She outlined that </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Cwtsh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Natur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provided an inclusive, accessible and quiet environment for children with sensory needs, autism, anxiety, stress and communication differences, including non‑verbal individuals. The space enabled children to regulate their emotions and reconnect with their surroundings. She noted that the project reflected a non‑linear approach to support, recognising that each child’s needs were different.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42293F61" w14:textId="47A87D3B" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="21313FC0" w14:paraId="1F7368E2" w14:textId="7C4B1EB2">
+          <w:p w14:paraId="1F7368E2" w14:textId="7C4B1EB2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="21313FC0" w:rsidP="78D0C621">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="30F9151C">
+            <w:r w:rsidR="30F9151C" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>patient described</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="0C546EAB">
+            <w:r w:rsidR="0C546EAB" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the outdoors as calming and peaceful. She explained that an accessible garden would benefit a wide range of children, including those with disabilities. She stated that the project fostered a sense of community, connection and belonging.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="77B8ACFB" w14:textId="20AF7695">
+          <w:p w14:paraId="77B8ACFB" w14:textId="20AF7695" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0C546EAB" w14:paraId="79858A3C" w14:textId="75454889">
+          <w:p w14:paraId="79858A3C" w14:textId="75454889" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0C546EAB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>She reported that she was proud to serve as an ambassador for the project. She expressed her appreciation for the opportunity to contribute to the development of inclusive spaces.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="7405A76E" w14:textId="117A5A36">
+          <w:p w14:paraId="7405A76E" w14:textId="117A5A36" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="7C3CA88B" w14:textId="2D79671A">
+          <w:p w14:paraId="7C3CA88B" w14:textId="2D79671A" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NM expressed her thanks to LB and the patient and emphasised the project’s benefit and impact</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="639E7844" w14:textId="5F61B0A7">
+          <w:p w14:paraId="639E7844" w14:textId="5F61B0A7" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="15E0138D" w14:paraId="4BC2108C" w14:textId="152A1917">
+          <w:p w14:paraId="4BC2108C" w14:textId="152A1917" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="15E0138D" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>COL described the story as lovely and moving, and she commended the purpose of the sensory garden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="182CFB17" w14:textId="7362F7BA">
+          <w:p w14:paraId="182CFB17" w14:textId="7362F7BA" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="15E0138D" w14:paraId="3C76B0E2" w14:textId="5BDDF902">
+          <w:p w14:paraId="3C76B0E2" w14:textId="5BDDF902" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="15E0138D" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RT observed that the appeal logically built on previous successful initiatives and demonstrated the positive direction of the charity’s work.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="0064247B" w14:paraId="139210BB" w14:textId="2EBA758F">
+          <w:p w14:paraId="139210BB" w14:textId="2EBA758F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="2A30F264" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="2A30F264" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="517C5761" w14:textId="5C7345E7">
+          <w:p w14:paraId="517C5761" w14:textId="5C7345E7" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="736D801B">
+            <w:r w:rsidR="736D801B" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Charity Team </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="38049AE0">
+            <w:r w:rsidR="38049AE0" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="736D801B">
+            <w:r w:rsidR="736D801B" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">pdate </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="39975B5D" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="39975B5D" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="08DC6308" w14:paraId="72F8F36C" w14:textId="5E0E7D3E">
+          <w:p w14:paraId="72F8F36C" w14:textId="5E0E7D3E" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08DC6308" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="4EAC7126" w14:paraId="3D0AC059" w14:textId="00FB483F">
+          <w:p w14:paraId="3D0AC059" w14:textId="00FB483F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4EAC7126" w:rsidP="78D0C621">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="5E0D2ED1">
+            <w:r w:rsidR="5E0D2ED1" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the charity team update report including: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4EAC7126" w14:paraId="6598A5E4" w14:textId="0949AFF6">
+          <w:p w14:paraId="6598A5E4" w14:textId="0949AFF6" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4EAC7126" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Progress of the Charity Manager Role.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="0AB9DAF3" w14:textId="1BE1DCCA">
+          <w:p w14:paraId="0AB9DAF3" w14:textId="1BE1DCCA" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="4846A152" w14:textId="4F92377A">
+          <w:p w14:paraId="4846A152" w14:textId="4F92377A" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">LB presented the Quarter </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7F592954">
+            <w:r w:rsidR="7F592954" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Four</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> update and reported that, although the previous Committee meeting had been a single‑item agenda, the charity had experienced a busy festive period with significant activity across campaigns and events.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="40DA3A61" w14:textId="0E4E80AF">
+              <w:t xml:space="preserve"> update and reported that, although the previous Committee meeting had been a single‑item agenda, the charity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>had experienced a busy festive period with significant activity across campaigns and events.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40DA3A61" w14:textId="0E4E80AF" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4DF7B28B" w14:paraId="10D55DA6" w14:textId="105D6973">
+          <w:p w14:paraId="10D55DA6" w14:textId="105D6973" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The Charity Team coordinated Christmas activities across all three hospital sites and community services, ensuring the fair and safe delivery of gifts and visits with businesses and external groups. He noted that while Christmas income had been modest, the gifts‑in‑kind and strengthened community connections represented opportunities for further growth.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="505BBDE5" w14:textId="4653DCC3">
+          <w:p w14:paraId="505BBDE5" w14:textId="4653DCC3" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00D770CA" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="4DF7B28B" w14:paraId="5682F4FB" w14:textId="60B94232">
+          <w:p w14:paraId="5682F4FB" w14:textId="60B94232" w:rsidR="0064247B" w:rsidRPr="00D770CA" w:rsidRDefault="4DF7B28B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="109"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Christmas Appeal – “Lighting Up Lives”</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="55565DD6" w14:textId="2965D5C4">
+          <w:p w14:paraId="55565DD6" w14:textId="2965D5C4" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>LB confirmed that this was the first year the appeal had been delivered.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="14D2E43C" w14:textId="482ECA26">
+          <w:p w14:paraId="14D2E43C" w14:textId="482ECA26" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Trees had been placed at all three main sites, with each receiving sponsorship.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="4B8B2402" w14:textId="2799BD46">
+          <w:p w14:paraId="4B8B2402" w14:textId="2799BD46" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Decorations featuring personal messages had been well received, and over £3k had been raised after costs.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="2126B9F9" w14:textId="2A21BDB0">
+              <w:t xml:space="preserve">Decorations featuring personal messages </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>had been</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> well received, and over £3k had been raised after costs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2126B9F9" w14:textId="2A21BDB0" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">High levels of engagement meant that </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="2DCB1CF1">
+            <w:r w:rsidR="2DCB1CF1" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>decoration of</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> stock required frequent replenishment.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="11738E62" w14:textId="6B59D1EB">
+          <w:p w14:paraId="11738E62" w14:textId="6B59D1EB" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Plans were in place to expand the appeal next year, with two early sponsors already secured.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="3A1F8F9B" w14:textId="5CEFD945">
+          <w:p w14:paraId="3A1F8F9B" w14:textId="5CEFD945" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00D770CA" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="4DF7B28B" w14:paraId="2C081C61" w14:textId="7C71034A">
+          <w:p w14:paraId="2C081C61" w14:textId="7C71034A" w:rsidR="0064247B" w:rsidRPr="00D770CA" w:rsidRDefault="4DF7B28B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="109"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Internal Christmas Competition</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="3843A72D" w14:textId="3FE2B495">
+          <w:p w14:paraId="3843A72D" w14:textId="3FE2B495" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RT reported that the first Health Board‑wide Christmas competition had received nearly 80 entries.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="4F6ADEA3" w14:textId="0912CB4B">
+          <w:p w14:paraId="4F6ADEA3" w14:textId="0912CB4B" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>The competition had been positively received, and learning had been identified for future iterations.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D770CA" w:rsidP="6B60177D" w:rsidRDefault="6D107A7D" w14:paraId="60F45719" w14:textId="0A664E77">
+              <w:t xml:space="preserve">The competition </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>had been</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> positively received, and learning had been identified for future iterations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F45719" w14:textId="0A664E77" w:rsidR="00D770CA" w:rsidRDefault="6D107A7D" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He highlighted that the competition also increased visibility for lesser‑known areas such as the Rehab Engineering Unit.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D770CA" w:rsidR="00D770CA" w:rsidP="6B60177D" w:rsidRDefault="00D770CA" w14:paraId="619BA009" w14:textId="77777777">
+          <w:p w14:paraId="619BA009" w14:textId="77777777" w:rsidR="00D770CA" w:rsidRPr="00D770CA" w:rsidRDefault="00D770CA" w:rsidP="6B60177D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00D770CA" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="4DF7B28B" w14:paraId="7C599031" w14:textId="7AD4B92D">
+          <w:p w14:paraId="7C599031" w14:textId="7AD4B92D" w:rsidR="0064247B" w:rsidRPr="00D770CA" w:rsidRDefault="4DF7B28B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="109"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Main Appeals</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="6F408B0D" w14:textId="246BC87E">
+          <w:p w14:paraId="6F408B0D" w14:textId="246BC87E" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Cwtsh Natur Appeal – Neath Port Talbot CAMHS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="3C6B3620" w14:paraId="37FCEFF8" w14:textId="16AB5EE0">
+              <w:t>Cwtsh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Natur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appeal – Neath Port Talbot CAMHS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FCEFF8" w14:textId="16AB5EE0" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="3C6B3620" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RT</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="4DF7B28B">
-[...6 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="511234E6" w14:textId="39CDEA9A">
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reported that progress had been slower due to lower </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>footfall</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and socioeconomic challenges faced by families.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511234E6" w14:textId="39CDEA9A" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>The appeal had focused on small activity‑based events, including the Richard Burton paint‑along, alongside major grant applications such as Lottery funding.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="3362BF53" w14:textId="1D1CC9D9">
+              <w:t xml:space="preserve">The appeal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>had focused</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on small activity‑based events, including the Richard Burton paint‑along, alongside major grant applications such as Lottery funding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3362BF53" w14:textId="1D1CC9D9" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He confirmed that the appeal was not expected to reach its target within the current funding year, noting it as a valuable learning opportunity for alternative fundraising approaches.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="59AC909C" w14:textId="009209A6">
+          <w:p w14:paraId="59AC909C" w14:textId="009209A6" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Going the Extra Mile Appeal – Cancer Services (Singleton)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4BB658EA" w14:paraId="45E2ACB0" w14:textId="30D1B48D">
+          <w:p w14:paraId="45E2ACB0" w14:textId="30D1B48D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4BB658EA" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>LB</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="4DF7B28B">
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that the appeal remained on a positive trajectory.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="592F11CF" w14:textId="689684A0">
+          <w:p w14:paraId="592F11CF" w14:textId="689684A0" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The appeal was expected to reach its £200</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="2C6CC847">
+            <w:r w:rsidR="2C6CC847" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> target before the end of 2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="6A9B3F8E" w14:textId="55BBBB8F">
+          <w:p w14:paraId="6A9B3F8E" w14:textId="55BBBB8F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff engagement remained strong, with increased event activity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="294A09B5" w14:textId="5C4C6571">
+          <w:p w14:paraId="294A09B5" w14:textId="5C4C6571" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Work was underway to enhance charity visibility in cancer centre areas, including improved branding in waiting spaces.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="2C2D71D8" w14:textId="0C5FBA40">
+              <w:t xml:space="preserve">Work was underway to enhance charity visibility in cancer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> areas, including improved branding in waiting spaces.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2D71D8" w14:textId="0C5FBA40" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E0E4A" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="4DF7B28B" w14:paraId="5FF8D13A" w14:textId="3986826D">
+          <w:p w14:paraId="5FF8D13A" w14:textId="3986826D" w:rsidR="0064247B" w:rsidRPr="000E0E4A" w:rsidRDefault="4DF7B28B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="109"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fundraising Activity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4028BEDE" w14:paraId="50041C4D" w14:textId="08E4E8B1">
+          <w:p w14:paraId="50041C4D" w14:textId="08E4E8B1" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4028BEDE" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>LB</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="4DF7B28B">
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlighted ten key fundraisers who had collectively raised just under £35</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="0AF83FC3">
+            <w:r w:rsidR="0AF83FC3" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="4DF7B28B">
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="72AA8B5C" w14:textId="0EDB72D9">
+          <w:p w14:paraId="72AA8B5C" w14:textId="0EDB72D9" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fundraising ranged from personal giving (such as weddings) to significant physical challenges, including Everest Base Camp.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="092AD3FA" w14:textId="6C0FCB18">
+          <w:p w14:paraId="092AD3FA" w14:textId="6C0FCB18" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E0E4A" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="4DF7B28B" w14:paraId="55C6D7C7" w14:textId="7D4D437B">
+          <w:p w14:paraId="55C6D7C7" w14:textId="7D4D437B" w:rsidR="0064247B" w:rsidRPr="000E0E4A" w:rsidRDefault="4DF7B28B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="109"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Branding and Expenditure Plans</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="0B4ACCD0" w14:textId="06DA9DBE">
+          <w:p w14:paraId="0B4ACCD0" w14:textId="06DA9DBE" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Charity branding had been installed on Morriston Hospital lifts, with further opportunities identified for wall spaces and seating.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="153B996A" w14:textId="7EFCE6ED">
+          <w:p w14:paraId="153B996A" w14:textId="7EFCE6ED" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Plans had been made to redecorate the Wellbeing Room on Ward 1, supported by a memorial donation in honour of Megan.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="6B56BF96" w14:textId="36511FA6">
+              <w:t xml:space="preserve">Plans had been made to redecorate the Wellbeing Room on Ward 1, supported by a memorial donation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>honour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Megan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B56BF96" w14:textId="36511FA6" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Improvements were planned for the paediatrics theatre journey, alongside exploration of support for NICU to progress BLISS Charter goals.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="102EC8DE" w14:textId="09E49E37">
+              <w:t xml:space="preserve">Improvements were planned for the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>paediatrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> theatre journey, alongside exploration of support for NICU to progress BLISS Charter goals.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102EC8DE" w14:textId="09E49E37" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Emphasis was placed on transparent and timely expenditure to maintain public trust and staff engagement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="3647585A" w14:textId="68C6F223">
+          <w:p w14:paraId="3647585A" w14:textId="68C6F223" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000E0E4A" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="4DF7B28B" w14:paraId="7A2E4DB3" w14:textId="28447D0C">
+          <w:p w14:paraId="7A2E4DB3" w14:textId="28447D0C" w:rsidR="0064247B" w:rsidRPr="000E0E4A" w:rsidRDefault="4DF7B28B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="109"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Upcoming Events</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="5D1FB71B" w14:textId="6DEFA5BF">
+          <w:p w14:paraId="5D1FB71B" w14:textId="6DEFA5BF" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>The Committee received an overview of forthcoming events, including “30 Miles in May,” Jiffy’s Golf Day, Jiffy’s Cancer 50, the “Cwtsh by the Coast” walk in partnership with Principality, and the Mayor’s regatta event.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="5041B72A" w14:textId="37871F62">
+              <w:t>The Committee received an overview of forthcoming events, including “30 Miles in May,” Jiffy’s Golf Day, Jiffy’s Cancer 50, the “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Cwtsh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the Coast” walk in partnership with Principality, and the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mayor’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regatta event.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5041B72A" w14:textId="37871F62" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="7742948A" w14:textId="100B7C19">
+          <w:p w14:paraId="7742948A" w14:textId="100B7C19" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">NM thanked LB/RT and invited questions. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="76D5CC68" w14:textId="0E769829">
+          <w:p w14:paraId="76D5CC68" w14:textId="0E769829" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="699690D7" w14:paraId="03D6849F" w14:textId="5EF31C7A">
+          <w:p w14:paraId="03D6849F" w14:textId="5EF31C7A" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="699690D7" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>COL</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="4DF7B28B">
+            <w:r w:rsidR="4DF7B28B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> praised the significant amount of work delivered during Quarter 4 and highlighted the importance of learning from Christmas activity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4DF7B28B" w14:paraId="2471AC57" w14:textId="1173B69F">
+          <w:p w14:paraId="2471AC57" w14:textId="1173B69F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>She commended the team’s engagement with external partners, including the Tata Steel Finance team.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="2F4BF58E" w14:textId="69DFC086">
+          <w:p w14:paraId="2F4BF58E" w14:textId="69DFC086" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4DF7B28B" w14:paraId="581DD974" w14:textId="44FD7DC2">
+          <w:p w14:paraId="581DD974" w14:textId="44FD7DC2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>She suggested the development of a roadmap of upcoming events to support internal engagement within Finance teams.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="30C78894" w14:textId="19DEF238">
+          <w:p w14:paraId="30C78894" w14:textId="19DEF238" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="238893D9" w14:textId="5C4DE760">
+          <w:p w14:paraId="238893D9" w14:textId="5C4DE760" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NM welcomed the presentation and the forward planning demonstrated. She requested that key event dates be circulated to Independent Members to support diary planning. She sought an update on recruitment to the Head of Charity role.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4C145258" w14:paraId="5E159798" w14:textId="46CFF649">
+          <w:p w14:paraId="5E159798" w14:textId="46CFF649" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4C145258" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: LB/RT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="5AA86C3E" w14:textId="43660658">
+          <w:p w14:paraId="5AA86C3E" w14:textId="43660658" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="30200683" w14:paraId="3BB70B44" w14:textId="2A585672">
+          <w:p w14:paraId="3BB70B44" w14:textId="2A585672" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="30200683" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">In response, RT </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6D107A7D">
+            <w:r w:rsidR="6D107A7D" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed that the </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="565FF828">
+            <w:r w:rsidR="565FF828" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6D107A7D">
+            <w:r w:rsidR="6D107A7D" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ob </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6BD0E86C">
+            <w:r w:rsidR="6BD0E86C" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6D107A7D">
+            <w:r w:rsidR="6D107A7D" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>escription had been finalised and that the recruitment process was underway.</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="23039114">
+            <w:r w:rsidR="23039114" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6D107A7D">
+            <w:r w:rsidR="6D107A7D" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Further updates were expected to be provided at the next meeting.</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="3F6B18FC">
+            <w:r w:rsidR="3F6B18FC" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6D107A7D">
+            <w:r w:rsidR="6D107A7D" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He emphasised the importance of continuing to strengthen the charity’s brand and storytelling regarding how funds were used.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="6C267A2D" w14:textId="71498F8D">
+          <w:p w14:paraId="6C267A2D" w14:textId="71498F8D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4DF7B28B" w14:paraId="03E98DA2" w14:textId="0217CB38">
+          <w:p w14:paraId="03E98DA2" w14:textId="0217CB38" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="51017D95">
+            <w:r w:rsidR="51017D95" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> asked whether other charities held profile space at Morriston Hospital and whether a policy governed this.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="500100E2">
+            <w:r w:rsidR="500100E2" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>She suggested exploring opportunities to involve schools in storytelling and awareness‑raising, particularly relating to in‑memoriam projects.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="18447586" w14:textId="7F6BEF23">
+          <w:p w14:paraId="18447586" w14:textId="7F6BEF23" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="6D107A7D" w14:paraId="3EE5B3BD" w14:textId="4380E1B5">
+          <w:p w14:paraId="3EE5B3BD" w14:textId="4380E1B5" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="6D107A7D" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="646F0401">
+            <w:r w:rsidR="646F0401" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that some charities, including Maggie’s, the Paul Popham Fund and the League of Friends, had a presence due to the support they provided to patients and staff.</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="50631CB2">
+            <w:r w:rsidR="50631CB2" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>A Memorandum of Understanding was in place to ensure consistency.</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="0C572814">
+            <w:r w:rsidR="0C572814" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He clarified that permitted activity was limited to leaflets and small donation buckets, with no intensive fundraising to avoid placing pressure on patients.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="3A818F85" w14:textId="6A0220AC">
+          <w:p w14:paraId="3A818F85" w14:textId="6A0220AC" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="6D107A7D" w14:paraId="20533601" w14:textId="0619AE3C">
+          <w:p w14:paraId="20533601" w14:textId="0619AE3C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="6D107A7D" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="68EEDB42">
+            <w:r w:rsidR="68EEDB42" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasised that Swansea Bay Health Charity was the Health Board’s default charity and that its visibility took priority.</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="668A4128">
+            <w:r w:rsidR="668A4128" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>External charity presence was permitted only where there was a direct patient‑care benefit.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="6689DBDB" w14:textId="6B225872">
+          <w:p w14:paraId="6689DBDB" w14:textId="6B225872" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4DF7B28B" w14:paraId="56E76391" w14:textId="6152777C">
+          <w:p w14:paraId="56E76391" w14:textId="6152777C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="018C266E">
+            <w:r w:rsidR="018C266E" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> reported that positive work was ongoing with specialist schools, supported by fundraising packs.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="64E01DB5">
+            <w:r w:rsidR="64E01DB5" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He noted challenges arising from the financial pressures schools faced, meaning many prioritised raising funds for their own needs.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="0B68EE7D">
+            <w:r w:rsidR="0B68EE7D" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He confirmed that engagement was successful once access was established.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="3FAE79C0" w14:textId="1E009053">
+          <w:p w14:paraId="3FAE79C0" w14:textId="1E009053" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="4DF7B28B" w14:paraId="214CBF62" w14:textId="1E18884A">
+          <w:p w14:paraId="214CBF62" w14:textId="1E18884A" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4DF7B28B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="08725F57">
+            <w:r w:rsidR="08725F57" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>OL</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> thanked L</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="365A8FF8">
+            <w:r w:rsidR="365A8FF8" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the wider team and encouraged continued focus on internal staff engagement for upcoming events and fundraising activity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="0064247B" w14:paraId="7670C1D2" w14:textId="7E66A30C">
+          <w:p w14:paraId="7670C1D2" w14:textId="7E66A30C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4FD64A8B" w14:paraId="6B998CC0" w14:textId="1B81C796">
+          <w:p w14:paraId="6B998CC0" w14:textId="1B81C796" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4FD64A8B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="70C9FBED" w14:paraId="7D47766E" w14:textId="3C9CCF48">
+          <w:p w14:paraId="7D47766E" w14:textId="3C9CCF48" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="70C9FBED" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Wished to </w:t>
             </w:r>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ASSURE</w:t>
             </w:r>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the Board on the charity team update report.</w:t>
+              <w:t xml:space="preserve"> the Board </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="18CCCA20">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="18CCCA20">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the charity team update report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="5BFF5F07" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="5BFF5F07" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="5A5F835B" w:rsidP="6CA7F26E" w:rsidRDefault="5A5F835B" w14:paraId="5E972E5C" w14:textId="78F11CDD">
+          <w:p w14:paraId="5E972E5C" w14:textId="78F11CDD" w:rsidR="5A5F835B" w:rsidRDefault="5A5F835B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.3 Principle for NHSCT Membership </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="054A3278" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="054A3278" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="2E64899F" w14:paraId="70FB2EC2" w14:textId="5479A266">
+          <w:p w14:paraId="70FB2EC2" w14:textId="5479A266" w:rsidR="6CA7F26E" w:rsidRDefault="2E64899F" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>16/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="5A5F835B" w:rsidP="6CA7F26E" w:rsidRDefault="5A5F835B" w14:paraId="6DC50F87" w14:textId="39D5363F">
+          <w:p w14:paraId="6DC50F87" w14:textId="39D5363F" w:rsidR="5A5F835B" w:rsidRDefault="5A5F835B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="4A209289">
+            <w:r w:rsidR="4A209289" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a report on the agreement in Principle for NHSCT Membership.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="5CE2D499" w14:textId="05CA4F52">
+          <w:p w14:paraId="5CE2D499" w14:textId="05CA4F52" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6FA041F7" w14:paraId="08E99A52" w14:textId="10AEB91C">
+          <w:p w14:paraId="08E99A52" w14:textId="10AEB91C" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RT reported that the Health Board Charity had been a member of NHSCT for several years.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="49CA5108" w14:textId="0AD3C75D">
+          <w:p w14:paraId="49CA5108" w14:textId="0AD3C75D" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="7FC54C61" w14:textId="66ABA3E6">
+          <w:p w14:paraId="7FC54C61" w14:textId="66ABA3E6" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>The annual membership fee was presented as £3,455 and was later clarified by AC as £3,445.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="56B23DDD" w14:textId="4BF1B66B">
+          <w:p w14:paraId="56B23DDD" w14:textId="4BF1B66B" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="71B9CBA6" w14:textId="3991FEBE">
+          <w:p w14:paraId="71B9CBA6" w14:textId="3991FEBE" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>RT outlined that membership provided access to a UK‑wide peer support network, shared learning, operational advice and, historically, access to substantial COVID‑related grants distributed nationally. He reported that NHSCT was introducing a new strategic focus, moving away from large‑scale grant distribution and towards more direct support for member charities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="3015ED1C" w14:textId="4F961D2A">
+          <w:p w14:paraId="3015ED1C" w14:textId="4F961D2A" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="60A44090" w14:textId="085456ED">
+          <w:p w14:paraId="60A44090" w14:textId="085456ED" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He highlighted a forthcoming opportunity relating to the NHSCT‑delivered Lottery Scheme, which had the potential to offer a cost‑effective route to launching a charity lottery, generate sustainable income and potentially offset the cost of membership, depending on player participation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="0E5659C7" w14:textId="71C02A1B">
+          <w:p w14:paraId="0E5659C7" w14:textId="71C02A1B" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="569D41D8" w14:textId="40CB00F5">
+          <w:p w14:paraId="569D41D8" w14:textId="40CB00F5" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He confirmed that the Committee was not being asked to approve participation in the lottery at this stage, but to agree in principle to continuing NHSCT membership to allow further work to proceed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="0F99CB07" w14:textId="4F6B14FE">
+          <w:p w14:paraId="0F99CB07" w14:textId="4F6B14FE" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="1A5BB561" w14:textId="4611870F">
+          <w:p w14:paraId="1A5BB561" w14:textId="4611870F" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NM thanked RT and welcomed questions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="1398B17D" w14:textId="1F4CD91A">
+          <w:p w14:paraId="1398B17D" w14:textId="1F4CD91A" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="07FDF794" w14:textId="4B40D6AB">
+          <w:p w14:paraId="07FDF794" w14:textId="4B40D6AB" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>AM confirmed that the correct annual cost of membership was £3,445 and noted that the invoice had been received. She expressed support for continuing membership and stated that she was willing to assist with the financial appraisal should a charity lottery proposal be developed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="5E4E755D" w14:textId="663584C7">
+          <w:p w14:paraId="5E4E755D" w14:textId="663584C7" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="61840E70" w14:textId="499FF23C">
+          <w:p w14:paraId="61840E70" w14:textId="499FF23C" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>She emphasised the need to work through governance considerations, including gambling licence requirements and associated financial processes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="4B289D3A" w14:textId="77D78ECC">
+          <w:p w14:paraId="4B289D3A" w14:textId="77D78ECC" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6FA041F7" w14:paraId="483A8201" w14:textId="607AE106">
+          <w:p w14:paraId="483A8201" w14:textId="607AE106" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>SS asked what tangible benefits the charity received through membership. He queried the extent of historical benefit from grants and whether ongoing membership represented value for money. LB reported that, through NHSCT COVID funding,</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="5C17A268">
+            <w:r w:rsidR="5C17A268" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBUHB</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> had received approximately three‑quarters of a million pounds across multiple grant phases.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="7159A9CC" w14:textId="30A91BB1">
+          <w:p w14:paraId="7159A9CC" w14:textId="30A91BB1" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6FA041F7" w14:paraId="7FF2AE55" w14:textId="4DA0F6B5">
+          <w:p w14:paraId="7FF2AE55" w14:textId="4DA0F6B5" w:rsidR="6CA7F26E" w:rsidRDefault="6FA041F7" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>He confirmed that an additional £30</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="565F859B">
+              <w:t xml:space="preserve">He confirmed that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> additional £30</w:t>
+            </w:r>
+            <w:r w:rsidR="565F859B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> grant had been received in the previous year to support rebranding and website development.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="57B22913">
+            <w:r w:rsidR="57B22913" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He advised that NHSCT was considering a devolved nations wellbeing grant worth up to £20</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7750BACE">
+            <w:r w:rsidR="7750BACE" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>0k</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, though further information on eligibility and allocation was awaited.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="593AFCB3" w14:textId="10B5CB65">
+          <w:p w14:paraId="593AFCB3" w14:textId="10B5CB65" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="423CF802" w14:paraId="2FF85410" w14:textId="47F10E8D">
+          <w:p w14:paraId="2FF85410" w14:textId="47F10E8D" w:rsidR="6CA7F26E" w:rsidRDefault="423CF802" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">RT </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="6FA041F7">
+            <w:r w:rsidR="6FA041F7" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>stated that membership had historically provided strong value, both financially and through strategic collaboration and peer support.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="3A016E59" w14:textId="12388FA9">
+          <w:p w14:paraId="3A016E59" w14:textId="12388FA9" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="76B5B3CA" w14:paraId="3B824F1F" w14:textId="4FC8547A">
+          <w:p w14:paraId="3B824F1F" w14:textId="4FC8547A" w:rsidR="6CA7F26E" w:rsidRDefault="76B5B3CA" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="6FA041F7">
+            <w:r w:rsidR="6FA041F7" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasised that although NHSCT’s funding model was evolving, the ongoing peer support, national collaboration and the future Lottery opportunity remained compelling reasons to retain membership.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="008D0E30">
+            <w:r w:rsidR="008D0E30" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="6FA041F7">
+            <w:r w:rsidR="6FA041F7" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>He noted that the Welsh NHS charity group was closely monitoring developments, particularly regarding the potential wellbeing grant and changes to NHSCT strategy.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6CA7F26E" w14:paraId="1F413697" w14:textId="4882DC22">
+          <w:p w14:paraId="1F413697" w14:textId="4882DC22" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="2B52A911" w:rsidP="6CA7F26E" w:rsidRDefault="2B52A911" w14:paraId="35ADF8E8" w14:textId="700087FE">
+          <w:p w14:paraId="35ADF8E8" w14:textId="700087FE" w:rsidR="2B52A911" w:rsidRDefault="2B52A911" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="2CE07F71" w14:paraId="6D301851" w14:textId="168E7F90">
+          <w:p w14:paraId="6D301851" w14:textId="168E7F90" w:rsidR="6CA7F26E" w:rsidRDefault="2CE07F71" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">APPROVED </w:t>
             </w:r>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t>to fund membership of NHSCT for 2026/27 because of the opportunities this provides to the Charity.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="2CE07F71" w14:paraId="1D4C83AB" w14:textId="243D5FE2">
+              <w:t xml:space="preserve">to fund membership of NHSCT for 2026/27 because of the opportunities this provides </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B65A03C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B65A03C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Charity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4C83AB" w14:textId="243D5FE2" w:rsidR="6CA7F26E" w:rsidRDefault="2CE07F71" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACCEPTED</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in principle further exploration of the NHS Charities Together Lottery ‘Big Health Lotto’ as a fundraising mechanism.  Once further information has been received, a further paper would be brought back to the Committee for decision.</w:t>
+              <w:t xml:space="preserve"> in principle further exploration of the NHS Charities Together Lottery ‘Big Health Lotto’ as a fundraising mechanism.  Once further information has been received, a further paper </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be brought back to the Committee for decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="37840C79" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="37840C79" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="3801C8E0" w14:textId="6800B465">
+          <w:p w14:paraId="3801C8E0" w14:textId="6800B465" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="6C4D1C3D">
+            <w:r w:rsidR="6C4D1C3D" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FINANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="203C3BB5" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="203C3BB5" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="46FAD7F9" w14:textId="752005EC">
+          <w:p w14:paraId="46FAD7F9" w14:textId="752005EC" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">3.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="0DF21740">
+            <w:r w:rsidR="0DF21740" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Investment Manager </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="20651BA9">
+            <w:r w:rsidR="20651BA9" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="0DF21740">
+            <w:r w:rsidR="0DF21740" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">pdate </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="699B7DC5" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="699B7DC5" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="6CFE3976" w14:paraId="65EA7C29" w14:textId="1B02D257">
+          <w:p w14:paraId="65EA7C29" w14:textId="1B02D257" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="6CFE3976" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="7A12A7B0" w14:paraId="58B935E1" w14:textId="6D08E258">
+          <w:p w14:paraId="58B935E1" w14:textId="6D08E258" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="7A12A7B0" w:rsidP="78D0C621">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="7429D7AD">
+            <w:r w:rsidR="7429D7AD" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the investment manager update.   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="50E13AB2" w14:textId="4AA185F9">
+          <w:p w14:paraId="50E13AB2" w14:textId="4AA185F9" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="7D22D641" w14:textId="44FAA313">
+          <w:p w14:paraId="7D22D641" w14:textId="44FAA313" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>PM confirmed that the current investment strategy remained appropriate and that there was no recommendation to change the existing risk level, which remained at Risk Category Six (balanced long‑term portfolio).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="477E85B5" w14:textId="53D7FE59">
+          <w:p w14:paraId="477E85B5" w14:textId="53D7FE59" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="5071F312" w14:textId="75E45DD3">
+          <w:p w14:paraId="5071F312" w14:textId="75E45DD3" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He advised that the overall financial position of the Charity was strong, with no indicators requiring a change in investment approach.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="7A93EB97" w14:textId="26518842">
+          <w:p w14:paraId="7A93EB97" w14:textId="26518842" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="4133C490" w14:textId="1A864AD7">
+          <w:p w14:paraId="4133C490" w14:textId="1A864AD7" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">PM reported that the total return for the past 12 months was 13.1%, comprising: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="2A21C7DF" w14:textId="3C2957F2">
+          <w:p w14:paraId="2A21C7DF" w14:textId="3C2957F2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Approximately 3% income yield, and;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="154CE6D0" w14:textId="00B3A831">
+          <w:p w14:paraId="154CE6D0" w14:textId="00B3A831" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Approximately 10% of capital growth.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="21CA9D94" w14:textId="7D9873FA">
+          <w:p w14:paraId="21CA9D94" w14:textId="7D9873FA" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He confirmed that the portfolio had performed favourably compared to peers, outperforming similar balanced portfolios by approximately 2 percentage points.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="6B289008" w14:textId="0E5EAE07">
+          <w:p w14:paraId="6B289008" w14:textId="0E5EAE07" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="2B932221" w14:paraId="7B88E157" w14:textId="4717C35A">
+          <w:p w14:paraId="7B88E157" w14:textId="4717C35A" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="2B932221" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>MY provided an update on recent ESG‑related press coverage concerning deforestation activity in Indonesia linked to palm‑oil production by Procter &amp; Gamble.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="461864B0" w14:textId="431D291D">
+          <w:p w14:paraId="461864B0" w14:textId="431D291D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="2B932221" w14:paraId="20389BFF" w14:textId="29C09FB7">
+          <w:p w14:paraId="20389BFF" w14:textId="29C09FB7" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="2B932221" w:rsidP="533E0F83">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He clarified that Procter &amp; Gamble was not a direct holding, but exposure may have arisen through collective investment vehicles.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="2B932221" w14:paraId="5C018B59" w14:textId="4041CE19">
+          <w:p w14:paraId="5C018B59" w14:textId="4041CE19" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="2B932221" w:rsidP="533E0F83">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Brewin Dolphin had engaged with fund managers to ensure: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="2B932221" w14:paraId="566E9088" w14:textId="53D8A95D">
+          <w:p w14:paraId="566E9088" w14:textId="53D8A95D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="2B932221" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Issues related to P&amp;G were being challenged;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="294F58D5" w14:textId="7AC7035C">
+          <w:p w14:paraId="294F58D5" w14:textId="7AC7035C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Supply‑chain due diligence was being strengthened;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="7A9D297D" w14:textId="63541F6C">
+          <w:p w14:paraId="7A9D297D" w14:textId="63541F6C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Comparable companies such as Unilever and Nestlé were also addressing identified risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="3D49D299" w14:textId="64F13E99">
+          <w:p w14:paraId="3D49D299" w14:textId="64F13E99" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">PM provided a short verbal update on geopolitical developments relating to Iran. He confirmed that no immediate portfolio changes had been made, but volatility in oil markets would continue to be monitored. His base‑case expectation was that the situation would likely resolve within weeks or </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="21545203">
+            <w:r w:rsidR="21545203" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>months and</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> was not expected to mirror a long‑term conflict such as Ukraine.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="695EF3C3" w14:textId="1405E0ED">
+          <w:p w14:paraId="695EF3C3" w14:textId="1405E0ED" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="12035412" w14:paraId="402C24A1" w14:textId="71C2DDC7">
+          <w:p w14:paraId="402C24A1" w14:textId="71C2DDC7" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="12035412" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>PM confirmed that the standing order for £55k per quarter remained active. He highlighted that, given current surpluses, the Committee may wish to consider reinvesting a higher proportion of funds rather than continuing drawdowns.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="4087C31E" w14:textId="5EEEE104">
+          <w:p w14:paraId="4087C31E" w14:textId="5EEEE104" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="4D4EC7D8" w14:textId="7B50F1A6">
+          <w:p w14:paraId="4D4EC7D8" w14:textId="7B50F1A6" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NM thanked PM/MY and welcomed questions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="37DAA38D" w14:textId="67F6783A">
+          <w:p w14:paraId="37DAA38D" w14:textId="67F6783A" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="08330205" w14:paraId="7F5CF554" w14:textId="60C6BDC8">
+          <w:p w14:paraId="7F5CF554" w14:textId="60C6BDC8" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08330205" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM queried a presentation slide showing a “lower risk band” and sought clarification. PM confirmed that the risk profile had not changed, and the portfolio remained at Category 6. He offered to review the slide offline if necessary.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="1637605C" w14:textId="75F35E8C">
+          <w:p w14:paraId="1637605C" w14:textId="75F35E8C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6B60177D" w:rsidRDefault="08330205" w14:paraId="41BAFB9C" w14:textId="3CAB29D6">
+          <w:p w14:paraId="41BAFB9C" w14:textId="3CAB29D6" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08330205" w:rsidP="6B60177D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM asked for further clarity on the ESG concerns regarding palm‑oil deforestation. MY reiterated the issue raised in the press, Brewin Dolphin’s engagement with fund managers, and updates from Unilever and</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="006C5A87">
+            <w:r w:rsidR="006C5A87" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Nestlé.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="006C5A87">
+            <w:r w:rsidR="006C5A87" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PM confirmed which holdings had been sold and why, in response to the ethical concerns.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="282AF2A2" w14:textId="30066706">
+          <w:p w14:paraId="282AF2A2" w14:textId="30066706" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="08330205" w14:paraId="09D37D72" w14:textId="23A167C4">
+          <w:p w14:paraId="09D37D72" w14:textId="23A167C4" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08330205" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>COL expressed concern that Brewin Dolphin appeared reactive rather than proactive in addressing ESG matters raised by the media. PM clarified that ethical criteria were set by the Charity, not by the broker. He invited the Committee to consider whether it wished to introduce explicit ethical exclusions or additional ESG criteria.</w:t>
             </w:r>
             <w:r w:rsidR="0064247B">
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="08330205" w14:paraId="1D38722E" w14:textId="10E01196">
+          <w:p w14:paraId="1D38722E" w14:textId="10E01196" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08330205" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>COL agreed and noted that this could be incorporated into her induction discussions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="70CF968D" w14:textId="6D98D186">
+          <w:p w14:paraId="70CF968D" w14:textId="6D98D186" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="08330205" w14:paraId="50ADC6EB" w14:textId="0E7A825F">
+          <w:p w14:paraId="50ADC6EB" w14:textId="0E7A825F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08330205" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>SS asked whether drawdowns had ceased and whether the Committee should consider reinvestment given the current financial position. PM confirmed that the standing order was still active and emphasised that decisions regarding reinvestment were at the Committee’s discretion.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="50D7D8B3" w14:textId="575B5A07">
+          <w:p w14:paraId="50D7D8B3" w14:textId="575B5A07" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="08330205" w14:paraId="3E259A12" w14:textId="76D241C3">
+          <w:p w14:paraId="3E259A12" w14:textId="76D241C3" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="08330205" w:rsidP="175DB9CB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT queried the relationship between the 2.71% annual yield and the 13.1% total return, highlighting that the yield appeared low in comparison. PM clarified that the yield reflected income only, like bank interest, whereas total return included capital appreciation, which represented most of the uplift. He referred to performance comparison slides showing that the fund continued to outperform peers.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="0064247B" w14:paraId="58FD3F8E" w14:textId="539B61FD">
+          <w:p w14:paraId="58FD3F8E" w14:textId="539B61FD" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="25FCB44E" w14:paraId="61D7F108" w14:textId="5CA96013">
+          <w:p w14:paraId="61D7F108" w14:textId="5CA96013" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="25FCB44E" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="5DB6D8E2" w14:paraId="6FAA0C01" w14:textId="3196CA0E">
+          <w:p w14:paraId="6FAA0C01" w14:textId="3196CA0E" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="5DB6D8E2" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ACCEPTED </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">the investment manager update. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="1349008B" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="1349008B" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="3C794496" w14:textId="78FBB4E1">
+          <w:p w14:paraId="3C794496" w14:textId="78FBB4E1" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="46A62A43">
+            <w:r w:rsidR="46A62A43" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Charitable Funds Finance update</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="6804D591" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="6804D591" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="06633678" w14:paraId="73A4D71D" w14:textId="2E959B3D">
+          <w:p w14:paraId="73A4D71D" w14:textId="2E959B3D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="06633678" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="78D0C621" w:rsidRDefault="1E90FA82" w14:paraId="22D64893" w14:textId="0A29A8DD">
+          <w:p w14:paraId="22D64893" w14:textId="0A29A8DD" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="1E90FA82" w:rsidP="78D0C621">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="1F4E64BB">
+            <w:r w:rsidR="1F4E64BB" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Charitable Funds Finance update report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="6A0063F9" w14:textId="2269F271">
+          <w:p w14:paraId="6A0063F9" w14:textId="2269F271" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="5689F663" w14:textId="1C3EB29F">
+          <w:p w14:paraId="5689F663" w14:textId="1C3EB29F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM reported that the update covered the first ten months of the financial year, noting that Month 11 figures were not yet available due to Committee paper deadlines.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="5E5AEAF4" w14:textId="7B6E7148">
+          <w:p w14:paraId="5E5AEAF4" w14:textId="7B6E7148" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The planned position for this period was a deficit of £356k, whereas the actual position showed a surplus of £697k.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="7F000F30" w14:textId="48501C65">
+          <w:p w14:paraId="7F000F30" w14:textId="48501C65" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="4A08C600" w14:textId="5DFFAF21">
+          <w:p w14:paraId="4A08C600" w14:textId="5DFFAF21" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">She advised that the positive variance was driven by: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="5D12E245" w14:paraId="285D1C67" w14:textId="47FCA568">
+          <w:p w14:paraId="285D1C67" w14:textId="47FCA568" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="5D12E245" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The i</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="79DC5A1E">
+            <w:r w:rsidR="79DC5A1E" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ncome of £1.5m, which was significantly above plan;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="14AC5898" w14:textId="71ACC5B8">
+          <w:p w14:paraId="14AC5898" w14:textId="71ACC5B8" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Reduced fixed costs due to the vacant Head of Charity post;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="211D5E81" w14:textId="28DB4CCE">
+          <w:p w14:paraId="211D5E81" w14:textId="28DB4CCE" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Expenditure to charitable causes of £625k against a planned £667k.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="2309238A" w14:textId="19E3BF0B">
+          <w:p w14:paraId="2309238A" w14:textId="19E3BF0B" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="4ED3C377">
+            <w:r w:rsidR="4ED3C377" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> reported that the total fund balance across the portfolio stood at £5.9</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="39E59DB0">
+            <w:r w:rsidR="39E59DB0" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="0080E70F">
+            <w:r w:rsidR="0080E70F" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The largest fund remained the Morriston General Patients and Staff Fund, with a balance of £373k.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="0912B26A">
+            <w:r w:rsidR="0912B26A" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The Health Board Charity’s core fund and general reserves were reported to be in a healthy position.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="424BBA89" w14:textId="31C3AE20">
+          <w:p w14:paraId="424BBA89" w14:textId="31C3AE20" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="48C2B109" w14:textId="2C5088A2">
+          <w:p w14:paraId="48C2B109" w14:textId="2C5088A2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="73E7548B">
+            <w:r w:rsidR="73E7548B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> reminded the Committee that a 10% overhead levy had previously been agreed for all funds, excluding the Mr. Morgan Fund, Core Costs and the SB General Fund.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="571A92BE">
+            <w:r w:rsidR="571A92BE" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She confirmed that recharge letters had been drafted and would take effect from April (Month 1).</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="6C30A3F9">
+            <w:r w:rsidR="6C30A3F9" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>When implemented, the levy was expected to generate approximately £45</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="36947C92">
+            <w:r w:rsidR="36947C92" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>0k</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> into the central fund.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="650CAD43" w14:textId="708EC091">
+          <w:p w14:paraId="650CAD43" w14:textId="708EC091" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="60D0649E" w14:textId="38DD3284">
+          <w:p w14:paraId="60D0649E" w14:textId="38DD3284" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="1BCCA461">
+            <w:r w:rsidR="1BCCA461" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that 108 dormant funds had been reviewed. Fund holders had been asked to provide expenditure plans, close the fund, or confirm future intentions.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="5A174CFA">
+            <w:r w:rsidR="5A174CFA" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Outcomes included: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="53E8A25D" w14:textId="1E9F2F93">
+          <w:p w14:paraId="53E8A25D" w14:textId="1E9F2F93" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>45 non‑responders</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="35653D43">
+            <w:r w:rsidR="35653D43" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="223453B9" w14:textId="035DE92C">
+          <w:p w14:paraId="223453B9" w14:textId="035DE92C" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>12 funds becoming active</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="5C6B9084">
+            <w:r w:rsidR="5C6B9084" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="203B3189" w14:textId="6F0119EB">
+          <w:p w14:paraId="203B3189" w14:textId="6F0119EB" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2 funds closed, and</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="047C6D91">
+            <w:r w:rsidR="047C6D91" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="64EAEAA4" w14:textId="7BC940E2">
+          <w:p w14:paraId="64EAEAA4" w14:textId="7BC940E2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>Several updates where fund managers had changed.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="27EDC6A3" w14:textId="22BA880D">
+              <w:t xml:space="preserve">Several updates where fund managers </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>had</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> changed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EDC6A3" w14:textId="22BA880D" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She confirmed that next steps would follow the Escalation Policy for non‑responders.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="497004C2" w14:textId="345B8147">
+          <w:p w14:paraId="497004C2" w14:textId="345B8147" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="0CEF041B" w14:textId="36B913E8">
+          <w:p w14:paraId="0CEF041B" w14:textId="36B913E8" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="684999B6">
+            <w:r w:rsidR="684999B6" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">M </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">reported that the investment valuation at the end of January </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="475A9AAF">
+            <w:r w:rsidR="475A9AAF" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>was £5.9</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="68CFF728">
+            <w:r w:rsidR="68CFF728" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>, with an unrealised gain of £408</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="5944B887">
+            <w:r w:rsidR="5944B887" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="26D7B65C">
+            <w:r w:rsidR="26D7B65C" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She advised that the investment tender was due later in the year, and she was working with Procurement to progress the specification.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="71BE807A" w14:textId="767BF84E">
+          <w:p w14:paraId="71BE807A" w14:textId="767BF84E" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="7438E53D" w14:textId="11A6FC03">
+          <w:p w14:paraId="7438E53D" w14:textId="11A6FC03" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The Committee was reminded that the Charity was required to hold reserves equivalent to 1–4 years of average annual expenditure.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="56F0F9A5">
+            <w:r w:rsidR="56F0F9A5" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Current reserves stood at 3.96 years, confirming compliance.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="2CA44478" w14:textId="2FA5C8C9">
+          <w:p w14:paraId="2CA44478" w14:textId="2FA5C8C9" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="79DC5A1E" w14:paraId="1CC07054" w14:textId="03D2D3D6">
+          <w:p w14:paraId="1CC07054" w14:textId="03D2D3D6" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="79DC5A1E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="11CEBA4C">
+            <w:r w:rsidR="11CEBA4C" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed that the Wales Audit Office had finalised and submitted the annual accounts at the end of January</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7AD6C83A">
+            <w:r w:rsidR="7AD6C83A" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="47F8DF9D">
+            <w:r w:rsidR="47F8DF9D" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She also reported that fixed‑term deposit interest had generated £7,824 since September</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="342954A4">
+            <w:r w:rsidR="342954A4" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="175DB9CB" w:rsidRDefault="0064247B" w14:paraId="58BD872A" w14:textId="2A447D11">
+          <w:p w14:paraId="58BD872A" w14:textId="2A447D11" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0064247B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="4897403B" w14:textId="7F2D81D2">
+          <w:p w14:paraId="4897403B" w14:textId="7F2D81D2" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NM thanked AM and welcomed questions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="75D88A42" w14:textId="0047C02C">
+          <w:p w14:paraId="75D88A42" w14:textId="0047C02C" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="44422312" w14:textId="6BD72FD9">
+          <w:p w14:paraId="44422312" w14:textId="6BD72FD9" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">COL queried the reason for the £889k increase in income and why it was significantly above plan. AM reported that the increase was attributable to: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="74596783" w14:textId="5D4DDCB1">
+          <w:p w14:paraId="74596783" w14:textId="5D4DDCB1" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>High legacy income (£372k vs £125k planned);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="6E355A2A" w14:textId="462F398E">
+          <w:p w14:paraId="6E355A2A" w14:textId="462F398E" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Higher‑than‑expected public donations via social media, JustGiving and bank transfers (£467k vs £92k planned);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="11F103D8" w14:textId="7EB8CBB5">
+          <w:p w14:paraId="11F103D8" w14:textId="7EB8CBB5" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Higher‑than‑forecast investment and bank interest.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="4B8694D6" w14:textId="2EA1F5C4">
+          <w:p w14:paraId="4B8694D6" w14:textId="2EA1F5C4" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She confirmed that the financial plan for Years 3–5 would be reviewed to reflect these trends.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="7D46C7F7" w14:textId="4A54C7C0">
+          <w:p w14:paraId="7D46C7F7" w14:textId="4A54C7C0" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="3D73A6D5" w14:textId="05CBCFF9">
+          <w:p w14:paraId="3D73A6D5" w14:textId="05CBCFF9" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>JC raised several questions and concerns; (i) Why there were 108 dormant funds, expressing concern about inefficiency and potential lost investment value. (ii) What actions would follow the 45 non‑responders. (iii) What the £46k finance charges related to.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="011CAB0B" w14:textId="22D8C0D0">
+          <w:p w14:paraId="011CAB0B" w14:textId="22D8C0D0" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="63BB899C" w14:textId="15E03943">
+          <w:p w14:paraId="63BB899C" w14:textId="15E03943" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>In response, AM advised that the number of dormant funds reflected historic practice and legacy restrictions, acknowledging inefficiency. She confirmed that escalation would proceed in line with the policy.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="07ECDF66" w14:textId="085F3FAC">
+          <w:p w14:paraId="07ECDF66" w14:textId="085F3FAC" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She clarified that finance charges included procurement processing, payroll, shared services and a proportion of her team’s time, with a total recharge of approximately £80k.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="51A881AF" w14:textId="45A239E3">
+          <w:p w14:paraId="51A881AF" w14:textId="45A239E3" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="6B60177D" w:rsidRDefault="10D4924A" w14:paraId="161C29D8" w14:textId="3A8F2A66">
+          <w:p w14:paraId="161C29D8" w14:textId="3A8F2A66" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="6B60177D">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT supported JC’s concerns and stated that the Charity held too many funds. He proposed moving towards fewer, larger strategic funds and recommended a joint strategic review session with Finance and the Committee.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00182DB2">
+            <w:r w:rsidR="00182DB2" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He highlighted the risk of multiple exceptions and confirmed support for escalating non‑responses.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="401CA891" w14:textId="5C02E2EA">
+          <w:p w14:paraId="401CA891" w14:textId="5C02E2EA" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="6B60177D" w:rsidRDefault="10D4924A" w14:paraId="0E4995EE" w14:textId="79E5BFC7">
+          <w:p w14:paraId="0E4995EE" w14:textId="79E5BFC7" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="6B60177D">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="47C3DA95">
+            <w:r w:rsidR="47C3DA95" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>OL</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> emphasised the need for escalation actions, potential legal advice and a clear consolidation strategy that respected donor intent.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00182DB2">
+            <w:r w:rsidR="00182DB2" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She requested a progress update next quarter on the 45 non‑responders.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="1A02C668" w14:textId="1433A103">
+          <w:p w14:paraId="1A02C668" w14:textId="1433A103" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="10D4924A" w:rsidP="175DB9CB" w:rsidRDefault="10D4924A" w14:paraId="284C90B7" w14:textId="752E94BB">
+          <w:p w14:paraId="284C90B7" w14:textId="752E94BB" w:rsidR="10D4924A" w:rsidRDefault="10D4924A" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="07E73F9C">
+            <w:r w:rsidR="07E73F9C" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported seeking Charity Commission advice and exploring pro bono legal support.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="6FE1F432">
+            <w:r w:rsidR="6FE1F432" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>He noted that, aspirationally, a single consolidated fund would be ideal, while recognising practical limitations.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="4743153E" w14:textId="135B5FA4">
+              <w:t xml:space="preserve">He noted that, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>aspirationally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>, a single consolidated fund would be ideal, while recognising practical limitations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4743153E" w14:textId="135B5FA4" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="02A74007" w:rsidP="6B60177D" w:rsidRDefault="59EED17B" w14:paraId="44F11596" w14:textId="031469A7">
+          <w:p w14:paraId="44F11596" w14:textId="031469A7" w:rsidR="02A74007" w:rsidRDefault="59EED17B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="3D754825">
+            <w:r w:rsidR="3D754825" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="5EF88F1B">
+            <w:r w:rsidR="5EF88F1B" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">confirmed she would review the Charity </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00342CC2">
+            <w:r w:rsidR="00342CC2" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>SORP</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="5EF88F1B">
+            <w:r w:rsidR="5EF88F1B" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> to establish the powers available for removing dormant funds and report back at the next meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3B000194" w:rsidP="18CCCA20" w:rsidRDefault="316C3061" w14:paraId="7C5FC61D" w14:textId="5D69927E">
+          <w:p w14:paraId="7C5FC61D" w14:textId="5D69927E" w:rsidR="3B000194" w:rsidRDefault="316C3061" w:rsidP="18CCCA20">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: AM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="02065AA6" w14:textId="462B5ACB">
+          <w:p w14:paraId="02065AA6" w14:textId="462B5ACB" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="25A830B0" w14:textId="465FA833">
+          <w:p w14:paraId="25A830B0" w14:textId="465FA833" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="18CCCA20" w:rsidRDefault="5EC276CD" w14:paraId="15DD5B50" w14:textId="79523A03">
+          <w:p w14:paraId="15DD5B50" w14:textId="79523A03" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="5EC276CD" w:rsidP="18CCCA20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="000000" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bar w:val="none" w:sz="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACCEPTED</w:t>
             </w:r>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the key issues identified and detailed in the finance report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="6A3626DA" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="6A3626DA" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="0B7D3137" w14:textId="1514AF60">
+          <w:p w14:paraId="0B7D3137" w14:textId="1514AF60" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3.3 Request to ratify two new charitable funds  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="0CD436F6" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="0CD436F6" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="0C45F6E1" w14:paraId="6E16F0C4" w14:textId="7D8F9562">
+          <w:p w14:paraId="6E16F0C4" w14:textId="7D8F9562" w:rsidR="6CA7F26E" w:rsidRDefault="0C45F6E1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="26635882" w14:paraId="6EC8D23F" w14:textId="2CD0E029">
+          <w:p w14:paraId="6EC8D23F" w14:textId="2CD0E029" w:rsidR="1E90FA82" w:rsidRDefault="26635882" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="65B47B4A">
+            <w:r w:rsidR="65B47B4A" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the request to ratify two new charitable funds. </w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="46009CDA">
+            <w:r w:rsidR="46009CDA" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="2336312E" w14:textId="0AFDC848">
+          <w:p w14:paraId="2336312E" w14:textId="0AFDC848" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="0F52DDF8" w14:textId="72FD3E90">
+          <w:p w14:paraId="0F52DDF8" w14:textId="72FD3E90" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM presented two charitable fund requests received since the previous meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="5B088617" w14:textId="12963330">
+          <w:p w14:paraId="5B088617" w14:textId="12963330" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001F1FC4" w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="22178970" w14:paraId="26017EFE" w14:textId="707A2182">
+          <w:p w14:paraId="26017EFE" w14:textId="707A2182" w:rsidR="6CA7F26E" w:rsidRPr="001F1FC4" w:rsidRDefault="22178970" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="110"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Plastics Trauma Clinic Support Fund</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="7D360D5B" w14:textId="28F69F16">
+          <w:p w14:paraId="7D360D5B" w14:textId="28F69F16" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">A request </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="541BECCA">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="541BECCA" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>had</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> been submitted to establish a new fund to support the Plastics Trauma Clinic.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="1D228360" w14:textId="7E7D3C69">
+          <w:p w14:paraId="1D228360" w14:textId="7E7D3C69" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">AM reported that the purpose of the fund was to enhance patient care through the purchase of equipment, staff </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="10FE7571">
+            <w:r w:rsidR="10FE7571" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>training,</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> and provision of comfort items.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="1E245E13" w14:textId="6A252FB2">
+          <w:p w14:paraId="1E245E13" w14:textId="6A252FB2" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The lead clinician had advised that the clinic operated separately from Burns and Plastics Outpatients and therefore required a standalone fund.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="6610CA40" w14:textId="79E2FEC9">
+          <w:p w14:paraId="6610CA40" w14:textId="79E2FEC9" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001F1FC4" w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="22178970" w14:paraId="09445EEE" w14:textId="0D9898A1">
+          <w:p w14:paraId="09445EEE" w14:textId="0D9898A1" w:rsidR="6CA7F26E" w:rsidRPr="001F1FC4" w:rsidRDefault="22178970" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="110"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Community Wound Clinic Fund</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="5F832292" w14:textId="1DD3C73E">
+          <w:p w14:paraId="5F832292" w14:textId="1DD3C73E" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM reported that this fund had already been assigned a number due to incoming donations, including anticipated contributions from the Mayor’s Appeal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="74A5B61B" w14:textId="3DCC48F5">
+          <w:p w14:paraId="74A5B61B" w14:textId="3DCC48F5" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The intention was to isolate these donations from the wider District Nursing Fund.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="22178970" w14:paraId="19B6587F" w14:textId="33FF9315">
+          <w:p w14:paraId="19B6587F" w14:textId="33FF9315" w:rsidR="6CA7F26E" w:rsidRDefault="22178970" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The fund required retrospective ratification.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="7F450CFF" w14:textId="7DBC501D">
+          <w:p w14:paraId="7F450CFF" w14:textId="7DBC501D" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="74C089AB" w14:textId="0DF336AC">
+          <w:p w14:paraId="74C089AB" w14:textId="0DF336AC" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t>NM thanked AM and invited questions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="3BBAA86B" w14:textId="52C6DB20">
+          <w:p w14:paraId="3BBAA86B" w14:textId="52C6DB20" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="2F535C7F" w14:textId="625D4266">
+          <w:p w14:paraId="2F535C7F" w14:textId="625D4266" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>SS highlighted the inconsistency between efforts to reduce dormant funds and proposals to create new ones. He queried whether donor intent could instead be honoured by ring‑fencing within an existing general fund, rather than establishing additional standalone funds.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00A56078">
+            <w:r w:rsidR="00A56078" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>He cautioned that creating new funds increased the risk of future dormancy. AM confirmed that ring‑fencing was technically possible but would require manual monitoring by the Finance team, which would increase workload and was not ideal given current capacity constraints.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="02A6361E" w14:textId="30A7B1F0">
+              <w:t xml:space="preserve">He cautioned that creating new funds increased the risk of future </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B60177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dormancy. AM confirmed that ring‑fencing was technically possible but would require manual monitoring by the Finance team, which would increase workload and was not ideal given current capacity constraints.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A6361E" w14:textId="30A7B1F0" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="6D844B33" w14:paraId="1FF53D5C" w14:textId="5F1C516D">
+          <w:p w14:paraId="1FF53D5C" w14:textId="5F1C516D" w:rsidR="7E563A08" w:rsidRDefault="6D844B33" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>COL supported SS’s comments and noted the need to apply time‑limited conditions to new funds, requiring expenditure within a set period before reverting unspent balances to a central pot.</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="4370AC22">
+            <w:r w:rsidR="4370AC22" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She reiterated concern about increasing the total number of funds while the Charity aimed to consolidate. She emphasised the need to respect donor intent while ensuring long‑term sustainability.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="0A542749" w14:textId="6F0809F7">
+          <w:p w14:paraId="0A542749" w14:textId="6F0809F7" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="314F8373" w14:textId="7776911E">
+          <w:p w14:paraId="314F8373" w14:textId="7776911E" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>COL requested that a progress update be brought to the next quarterly meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="6D844B33" w14:paraId="695EB95D" w14:textId="62BCC658">
+          <w:p w14:paraId="695EB95D" w14:textId="62BCC658" w:rsidR="7E563A08" w:rsidRDefault="6D844B33" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: SH</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="0C969302" w14:textId="29696B75">
+          <w:p w14:paraId="0C969302" w14:textId="29696B75" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="5FDBC409" w14:textId="347375E6">
+          <w:p w14:paraId="5FDBC409" w14:textId="347375E6" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>LB expressed concern that the Charity Team had not been consulted on the Plastics Trauma Clinic request before submission.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="001755C6">
+            <w:r w:rsidR="001755C6" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He stressed the need for clinical teams to liaise with the Charity Team prior to requesting new funds. He confirmed that the Community Wound Clinic donations related to former Lord Mayor Matt Crowley’s fundraising, and that the team was actively working to ensure funds were spent within year.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB7712" w:rsidP="175DB9CB" w:rsidRDefault="00EB7712" w14:paraId="76A13D4B" w14:textId="77777777">
+          <w:p w14:paraId="76A13D4B" w14:textId="77777777" w:rsidR="00EB7712" w:rsidRDefault="00EB7712" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="4BADA386" w14:textId="51319801">
+          <w:p w14:paraId="4BADA386" w14:textId="51319801" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He supported the Committee’s position that new funds should only be established where there was a credible and immediate spending plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="6267DECB" w14:textId="15E9AE1F">
+          <w:p w14:paraId="6267DECB" w14:textId="15E9AE1F" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He noted that Primary Care and Mental Health currently held multiple funds, and that restructuring could allow service‑wide funds to prevent fragmentation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="050A5918" w14:textId="685F54EC">
+          <w:p w14:paraId="050A5918" w14:textId="685F54EC" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="614F1973" w:rsidP="175DB9CB" w:rsidRDefault="614F1973" w14:paraId="13638DB5" w14:textId="26DEE7AC">
+          <w:p w14:paraId="13638DB5" w14:textId="26DEE7AC" w:rsidR="614F1973" w:rsidRDefault="614F1973" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="7E563A08">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00EB7712">
+            <w:r w:rsidR="00EB7712" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">advised </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="7E563A08">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>that the discussion aligned with the broader strategic objective of reducing excessive fund fragmentation.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="2514487C">
+            <w:r w:rsidR="2514487C" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="7E563A08">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">He proposed the development of a coordinated plan between Finance and the Charity Team to: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="54E697C0" w14:textId="651A89CC">
+          <w:p w14:paraId="54E697C0" w14:textId="651A89CC" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Merge funds where appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7BB8652A">
+            <w:r w:rsidR="7BB8652A" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="4D070917" w14:textId="19E1743B">
+          <w:p w14:paraId="4D070917" w14:textId="19E1743B" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Establish tighter criteria for opening new funds</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="36B64979">
+            <w:r w:rsidR="36B64979" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="397696F9" w14:textId="54426806">
+          <w:p w14:paraId="397696F9" w14:textId="54426806" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Introduce time‑limited mechanisms for new funds</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="264368AA">
+            <w:r w:rsidR="264368AA" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7E563A08" w:rsidP="175DB9CB" w:rsidRDefault="7E563A08" w14:paraId="10F8CB21" w14:textId="61965181">
+          <w:p w14:paraId="10F8CB21" w14:textId="61965181" w:rsidR="7E563A08" w:rsidRDefault="7E563A08" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>Agree the future strategic position on fund rationalisation.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="65B4943A" w14:textId="16B2AC4C">
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the future strategic position on fund </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>rationalisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B4943A" w14:textId="16B2AC4C" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="51A3B0A0" w:rsidP="175DB9CB" w:rsidRDefault="51A3B0A0" w14:paraId="44BD9439" w14:textId="57E1F338">
+          <w:p w14:paraId="44BD9439" w14:textId="57E1F338" w:rsidR="51A3B0A0" w:rsidRDefault="51A3B0A0" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ER </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7E563A08">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>expressed strong support for moving towards a single overarching S</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="0C1B104D">
+            <w:r w:rsidR="0C1B104D" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">BUHB </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7E563A08">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>charitable fund, which she felt would simplify public messaging and improve operational efficiency.</w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="163D064B">
+            <w:r w:rsidR="163D064B" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7E563A08">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="56289D6A">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regarding the Wound Clinic Fund, she supported approval only where a clear end date and spending plan </w:t>
+            </w:r>
+            <w:r w:rsidR="7E563A08" w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>were in place.</w:t>
+            </w:r>
+            <w:r w:rsidR="56289D6A" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="7E563A08">
+            <w:r w:rsidR="7E563A08" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">She emphasised the need for fairness and equity in how charitable funds were used across the </w:t>
             </w:r>
-            <w:r w:rsidRPr="175DB9CB" w:rsidR="26721229">
+            <w:r w:rsidR="26721229" w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">HB. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="733A20D8" w14:textId="04AA1BD2">
+          <w:p w14:paraId="733A20D8" w14:textId="04AA1BD2" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="653E7EDB" w14:textId="2B7C0DF5">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="653E7EDB" w14:textId="2B7C0DF5" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00117B9C" w:rsidR="3AB470C4" w:rsidP="175DB9CB" w:rsidRDefault="3AB470C4" w14:paraId="19A4A36F" w14:textId="1E9C2465">
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>NM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> summarised the Committee’s agreement on the Plastics Trauma Clinic Support Fund deferred, with requirements for: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A4A36F" w14:textId="1E9C2465" w:rsidR="3AB470C4" w:rsidRPr="00117B9C" w:rsidRDefault="3AB470C4" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A defined spending plan;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00117B9C" w:rsidR="3AB470C4" w:rsidP="175DB9CB" w:rsidRDefault="3AB470C4" w14:paraId="7DA567B0" w14:textId="7551A137">
+          <w:p w14:paraId="7DA567B0" w14:textId="7551A137" w:rsidR="3AB470C4" w:rsidRPr="00117B9C" w:rsidRDefault="3AB470C4" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Time‑bound conditions;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00117B9C" w:rsidR="3AB470C4" w:rsidP="175DB9CB" w:rsidRDefault="3AB470C4" w14:paraId="24F02FC0" w14:textId="71BDE219">
+          <w:p w14:paraId="24F02FC0" w14:textId="71BDE219" w:rsidR="3AB470C4" w:rsidRPr="00117B9C" w:rsidRDefault="3AB470C4" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00117B9C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>Re‑presentation at the next Committee meeting.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="5B740E26" w14:textId="56C0AA3F">
+              <w:t>Re‑presentation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00117B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the next Committee meeting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B740E26" w14:textId="56C0AA3F" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="3F47901C" w14:textId="1282BE29">
+          <w:p w14:paraId="3F47901C" w14:textId="1282BE29" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="266D3E8A" w14:paraId="3FE6709E" w14:textId="1DC5AAC7">
+          <w:p w14:paraId="3FE6709E" w14:textId="1DC5AAC7" w:rsidR="6CA7F26E" w:rsidRDefault="266D3E8A" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DEFERRED</w:t>
             </w:r>
-            <w:r w:rsidRPr="2B65A03C" w:rsidR="6EA68FA9">
+            <w:r w:rsidR="6EA68FA9" w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the establishment of the new Plastics Trauma Clinic Support Fund.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="26C66344" w14:paraId="6C63985D" w14:textId="2656AEBB">
+          <w:p w14:paraId="6C63985D" w14:textId="2656AEBB" w:rsidR="6CA7F26E" w:rsidRDefault="26C66344" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2B65A03C" w:rsidR="6EA68FA9">
+            <w:r w:rsidR="6EA68FA9" w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Wound Clinic Fund, approval pending further review. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="1D62CEA6" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="1D62CEA6" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="3B761037" w14:textId="16F3D7D1">
+          <w:p w14:paraId="3B761037" w14:textId="16F3D7D1" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.4 Review and approve legacy plans over £30k</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="19FE7050" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="19FE7050" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="1EEDE396" w14:paraId="6F4F2F0D" w14:textId="5766BECF">
+          <w:p w14:paraId="6F4F2F0D" w14:textId="5766BECF" w:rsidR="6CA7F26E" w:rsidRDefault="1EEDE396" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="6D65E9AD" w14:textId="624D4C20">
+          <w:p w14:paraId="6D65E9AD" w14:textId="624D4C20" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RECIEVED</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> a report on the review and approve legacy plans over £30k.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="54E02CC6" w14:textId="22CDC6B3">
+          <w:p w14:paraId="54E02CC6" w14:textId="22CDC6B3" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="25E1895B" w14:paraId="497E24B6" w14:textId="59680256">
+          <w:p w14:paraId="497E24B6" w14:textId="59680256" w:rsidR="6CA7F26E" w:rsidRDefault="25E1895B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM reminded the Committee of the requirement that all legacy gifts over £30k must be supported by a formal expenditure plan and approved by the Charitable Funds Committee. Two legacy expenditure plans were presented for review.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="5B27497C" w14:textId="1F04C0D2">
+          <w:p w14:paraId="5B27497C" w14:textId="1F04C0D2" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00805A8C" w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="25E1895B" w14:paraId="0805ADD0" w14:textId="41B0C35C">
+          <w:p w14:paraId="0805ADD0" w14:textId="41B0C35C" w:rsidR="6CA7F26E" w:rsidRPr="00805A8C" w:rsidRDefault="25E1895B" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="111"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Southwest Wales Cancer Centre Legacy – £37k (Fund Code: YB34)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="25E1895B" w14:paraId="34E0D62C" w14:textId="2E3DF669">
+          <w:p w14:paraId="34E0D62C" w14:textId="2E3DF669" w:rsidR="6CA7F26E" w:rsidRDefault="25E1895B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>To support the refurbishment of the Cancer Outpatients Department at Singleton Hospital.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="25E1895B" w14:paraId="0BDC8D84" w14:textId="7056550D">
+          <w:p w14:paraId="0BDC8D84" w14:textId="7056550D" w:rsidR="6CA7F26E" w:rsidRDefault="25E1895B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM confirmed that this proposal aligned with the wider Going the Extra Mile Appeal, and funds may be integrated with broader redevelopment work.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="25E1895B" w14:paraId="685AD154" w14:textId="34C4621C">
+          <w:p w14:paraId="685AD154" w14:textId="34C4621C" w:rsidR="6CA7F26E" w:rsidRDefault="25E1895B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>She advised that the expenditure plan (Appendix A) was detailed, realistic, and clearly linked to service need.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="6CA7F26E" w14:paraId="526B5B6B" w14:textId="6CC8EAB1">
+              <w:t xml:space="preserve">She advised that the expenditure plan (Appendix A) was detailed, realistic, and clearly linked to service </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526B5B6B" w14:textId="6CC8EAB1" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00805A8C" w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="00FD7CD5" w14:paraId="79B5DA6B" w14:textId="31DE43FF">
+          <w:p w14:paraId="79B5DA6B" w14:textId="31DE43FF" w:rsidR="6CA7F26E" w:rsidRPr="00805A8C" w:rsidRDefault="00FD7CD5" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="111"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="25E1895B">
+            <w:r w:rsidR="25E1895B" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ath Rowley Lung Legacy – £45k (Fund Code: YB51)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="25E1895B" w14:paraId="64BAC6AC" w14:textId="7ADB359B">
+          <w:p w14:paraId="64BAC6AC" w14:textId="7ADB359B" w:rsidR="6CA7F26E" w:rsidRDefault="25E1895B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>To support training, education, and service development for staff involved in lung cancer care.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00624CA8" w:rsidR="6CA7F26E" w:rsidP="175DB9CB" w:rsidRDefault="25E1895B" w14:paraId="59B57F5C" w14:textId="74B601F0">
+          <w:p w14:paraId="59B57F5C" w14:textId="74B601F0" w:rsidR="6CA7F26E" w:rsidRDefault="25E1895B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appendix B outlined potential uses, including professional training courses, conference attendance and service‑improvement </w:t>
-[...16 lines deleted...]
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="54606C9F" w14:textId="522C087F">
+              <w:t>Appendix B outlined potential uses, including professional training courses, conference attendance and service‑improvement activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630A5BFA" w14:textId="177F2765" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>NM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> thanked AM and welcomed questions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54606C9F" w14:textId="522C087F" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="5ED88903" w14:textId="4C3C51C5">
+          <w:p w14:paraId="5ED88903" w14:textId="4C3C51C5" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>JC queried whether legacy‑funded training should include payback clauses so that, if staff left shortly after undertaking training, some costs could be recovered. LB confirmed the issue had been discussed internally and noted that significant charitable spend historically supported higher‑level education. He agreed that a clearer organisational approach was needed but confirmed that no current policy existed and further work was required.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="3D03486C" w14:textId="22BCC0D4">
+          <w:p w14:paraId="3D03486C" w14:textId="22BCC0D4" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="734B927D" w14:textId="542C5837">
+          <w:p w14:paraId="734B927D" w14:textId="542C5837" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">RT stated that the </w:t>
             </w:r>
             <w:r w:rsidR="00407857">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ath Rowley proposal lacked the level of detail required for approval, noting the absence of: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="66BC6C82" w14:textId="75C1D82C">
+          <w:p w14:paraId="66BC6C82" w14:textId="75C1D82C" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Staff numbers;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="47F51711" w14:textId="06C4D8A5">
+          <w:p w14:paraId="47F51711" w14:textId="06C4D8A5" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Selection criteria;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="599F3E73" w14:textId="5EBE2A69">
+          <w:p w14:paraId="599F3E73" w14:textId="5EBE2A69" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Measurable outcomes;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="6850A306" w14:textId="272EEE16">
+          <w:p w14:paraId="6850A306" w14:textId="272EEE16" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>Alignment to organisational priorities.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="7E72B3DE" w14:textId="026FC389">
+              <w:t xml:space="preserve">Alignment </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>organisational</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> priorities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E72B3DE" w14:textId="026FC389" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He expressed concern that the proposal resembled a “blank cheque”</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00FC77A6">
+            <w:r w:rsidR="00FC77A6" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> and r</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ecommend</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00FC77A6">
+            <w:r w:rsidR="00FC77A6" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ed that the p</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>roposal must be strengthened, more tightly costed and governance‑checked before returning to Committee.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="001E34AC">
+            <w:r w:rsidR="001E34AC" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">ER agreed with Richard’s concerns and emphasised the need for: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="564FF969" w14:textId="3EF9843C">
+          <w:p w14:paraId="564FF969" w14:textId="3EF9843C" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Clear clinical oversight;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="0C620A04" w14:textId="3727A5D8">
+          <w:p w14:paraId="0C620A04" w14:textId="3727A5D8" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Justification of training need;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="34D39509" w14:textId="494D8633">
+          <w:p w14:paraId="34D39509" w14:textId="494D8633" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>Demonstrated organisational benefit.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="50A4DC75" w14:textId="3A10F14B">
+              <w:t xml:space="preserve">Demonstrated </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>organisational</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="175DB9CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> benefit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A4DC75" w14:textId="3A10F14B" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="175DB9CB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She highlighted the unequal distribution of legacies across services and the importance of ensuring value.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="03695284" w14:textId="0DDBD789">
+          <w:p w14:paraId="03695284" w14:textId="0DDBD789" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="232C8103" w14:paraId="6DB5CC02" w14:textId="78DF0460">
+          <w:p w14:paraId="6DB5CC02" w14:textId="78DF0460" w:rsidR="175DB9CB" w:rsidRDefault="232C8103" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>LB</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="0D19E386">
+            <w:r w:rsidR="0D19E386" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> reported that the Charity Team had not been engaged prior to the Cath Rowley proposal being submitted.</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="7C833864">
+            <w:r w:rsidR="7C833864" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="0D19E386">
+            <w:r w:rsidR="0D19E386" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>He highlighted the need for improved governance, including</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="21E130A2">
+            <w:r w:rsidR="21E130A2" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="0D19E386">
+            <w:r w:rsidR="0D19E386" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>andatory early engagement with the Charity Team</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="7C661079">
+            <w:r w:rsidR="7C661079" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>, e</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="0D19E386">
+            <w:r w:rsidR="0D19E386" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>nhanced expenditure‑plan templates</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="7B74174D">
+            <w:r w:rsidR="7B74174D" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>, c</w:t>
             </w:r>
-            <w:r w:rsidRPr="18CCCA20" w:rsidR="0D19E386">
+            <w:r w:rsidR="0D19E386" w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>lear expectations on measurable impact.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="00AEE81B" w14:textId="099D2BA2">
+          <w:p w14:paraId="00AEE81B" w14:textId="099D2BA2" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="118CCF5B" w:rsidP="175DB9CB" w:rsidRDefault="118CCF5B" w14:paraId="4E31DDF7" w14:textId="73CECE21">
+          <w:p w14:paraId="4E31DDF7" w14:textId="73CECE21" w:rsidR="118CCF5B" w:rsidRDefault="118CCF5B" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="7F065223">
+            <w:r w:rsidR="7F065223" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> reminded the Committee that</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00F655E7">
+            <w:r w:rsidR="00F655E7" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> legacy applicants had previously been invited to present expenditure plans in person.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="1C1AE21B">
+            <w:r w:rsidR="1C1AE21B" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She suggested that proposers for the Cath Rowley legacy attend a future meeting</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="5E4AD098">
+            <w:r w:rsidR="5E4AD098" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>but only once the proposal had been fully strengthened.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="3BC25FFA" w14:textId="6E2F1BF6">
-[...12 lines deleted...]
-          <w:p w:rsidR="175DB9CB" w:rsidP="175DB9CB" w:rsidRDefault="175DB9CB" w14:paraId="209714B3" w14:textId="13FEF7BE">
+          <w:p w14:paraId="6178D4D3" w14:textId="76287023" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="65F4F3D3" w:rsidP="6CA7F26E" w:rsidRDefault="65F4F3D3" w14:paraId="79D0B89D" w14:textId="488A703B">
+          <w:p w14:paraId="3BC25FFA" w14:textId="6E2F1BF6" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>confirmed the Committee’s agreement to approve one plan and defer the other. She stated that the Cath Rowley proposal must return with more detailed and measurable content, stronger governance assurance, clear linkage to patient benefit and organisational priorities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209714B3" w14:textId="13FEF7BE" w:rsidR="175DB9CB" w:rsidRDefault="175DB9CB" w:rsidP="175DB9CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79D0B89D" w14:textId="488A703B" w:rsidR="65F4F3D3" w:rsidRDefault="65F4F3D3" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="7EFE63A9" w14:paraId="1CDD713C" w14:textId="5F6FEC13">
+          <w:p w14:paraId="1CDD713C" w14:textId="5F6FEC13" w:rsidR="6CA7F26E" w:rsidRDefault="7EFE63A9" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Southwest Wales Cancer Centre Legacy. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="7EFE63A9" w14:paraId="49FF273B" w14:textId="5504D5D9">
+          <w:p w14:paraId="49FF273B" w14:textId="5504D5D9" w:rsidR="6CA7F26E" w:rsidRDefault="7EFE63A9" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DEFERRED</w:t>
             </w:r>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Cath Rowley Lung Legacy. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="48B62C4A" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="48B62C4A" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="49C32CA2" w14:textId="2E311940">
+          <w:p w14:paraId="49C32CA2" w14:textId="2E311940" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.5 Staff funding costs out of Charitable Funds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="23C014AA" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="23C014AA" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="616C9761" w14:paraId="0BDBBCDD" w14:textId="06702A20">
+          <w:p w14:paraId="0BDBBCDD" w14:textId="06702A20" w:rsidR="6CA7F26E" w:rsidRDefault="616C9761" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="26635882" w14:paraId="21B5711E" w14:textId="5D4C8052">
+          <w:p w14:paraId="21B5711E" w14:textId="5D4C8052" w:rsidR="1E90FA82" w:rsidRDefault="26635882" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="40FDC77C">
+            <w:r w:rsidR="40FDC77C" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> a report on staff funding costs out of Charitable Funds.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="76892186" w14:textId="446A3462">
+          <w:p w14:paraId="76892186" w14:textId="446A3462" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="366E904F" w14:paraId="2E75EF0D" w14:textId="377F2855">
+          <w:p w14:paraId="2E75EF0D" w14:textId="377F2855" w:rsidR="6CA7F26E" w:rsidRDefault="366E904F" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM presented two staff‑related funding requests requiring Committee approval.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="0461F920" w14:textId="696B68B9">
+          <w:p w14:paraId="0461F920" w14:textId="696B68B9" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="006D6296" w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="366E904F" w14:paraId="4239E787" w14:textId="32B70861">
+          <w:p w14:paraId="4239E787" w14:textId="32B70861" w:rsidR="6CA7F26E" w:rsidRPr="006D6296" w:rsidRDefault="366E904F" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="112"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Ken Holbrook Fund – Research Fellow (Restricted Fund)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="366E904F" w14:paraId="087154D0" w14:textId="1D83D5AE">
+          <w:p w14:paraId="087154D0" w14:textId="1D83D5AE" w:rsidR="6CA7F26E" w:rsidRDefault="366E904F" w:rsidP="533E0F83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>A request had been made to fund one day per week of a Research Fellow post at a cost of £7,100, representing the full remaining balance of the restricted Ken Holbrook Fund. The funding would align with and supplement the CRAD fund, which currently supported a Research Fellow one day per week for 12 months. Once the expenditure had been processed, Fund YB55 would be closed.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="7578F2DD" w14:textId="241BE843">
+              <w:t xml:space="preserve">A request </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="533E0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>had</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="533E0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been made to fund one day per week of a Research Fellow post at a cost of £7,100, representing the full remaining balance of the restricted Ken Holbrook Fund. The funding would align with and supplement the CRAD fund, which currently </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="533E0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>supported</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="533E0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Research Fellow one day per week for 12 months. Once the expenditure had been processed, Fund YB55 would be closed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7578F2DD" w14:textId="241BE843" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="006D6296" w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="366E904F" w14:paraId="3447FB40" w14:textId="30E79A23">
+          <w:p w14:paraId="3447FB40" w14:textId="30E79A23" w:rsidR="6CA7F26E" w:rsidRPr="006D6296" w:rsidRDefault="366E904F" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="112"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Admin &amp; Clerical Finance Officer (Band 3) – Permanent Post</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="366E904F" w14:paraId="450F7A3E" w14:textId="3C1B62AA">
+          <w:p w14:paraId="450F7A3E" w14:textId="3C1B62AA" w:rsidR="6CA7F26E" w:rsidRDefault="366E904F" w:rsidP="6B60177D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM outlined the increasing pressures on the finance function arising from the five‑year charity strategy, dormant fund reviews, increased expenditure requests and lottery planning. The team was unable to manage the workload with the existing Band 5 Finance Analyst post alone.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="366E904F" w14:paraId="53FB837F" w14:textId="321A02FC">
+          <w:p w14:paraId="53FB837F" w14:textId="53E5CB1D" w:rsidR="6CA7F26E" w:rsidRDefault="366E904F" w:rsidP="533E0F83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="332621B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">A previous Band 3 support post had ended in January and could not be reinstated through revenue budgets due to financial constraints and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="332621B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>the HB’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="332621B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrative vacancy freeze. A proposal was therefore submitted for Charitable Funds to support a permanent Band 3 Finance Officer post, with an estimated cost of approximately £</w:t>
+            </w:r>
+            <w:r w:rsidR="3FD9052D" w:rsidRPr="332621B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>34k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="332621B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> over the period. The post was required to maintain financial governance, processing efficiency, and compliance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FBB9FF" w14:textId="4E7D55C9" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="6CA7F26E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19BB717F" w14:textId="502C5143" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>NM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59F27564">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> thanked AM and invited questions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C436BD" w14:textId="74253FAE" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C1D5350" w14:textId="34376656" w:rsidR="366E904F" w:rsidRDefault="366E904F" w:rsidP="533E0F83">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>A previous Band 3 support post had ended in January and could not be reinstated through revenue budgets due to financial constraints and the HB’s administrative vacancy freeze. A proposal was therefore submitted for Charitable Funds to support a permanent Band 3 Finance Officer post, with an estimated cost of approximately £84k over the period. The post was required to maintain financial governance, processing efficiency, and compliance.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6CA7F26E" w14:paraId="30FBB9FF" w14:textId="4E7D55C9">
+              <w:t>JC highlighted a typographical error in the report, noting that the Research Fellow cost had incorrectly been stated as £71k rather than £7,100. She also queried whether the Band 3 post would follow the usual Vacancy Control Panel process and asked for clarification on job description accountability. AM confirmed the typographical error and clarified the correct figure of £7,100. She advised that, following Committee approval, the post would be submitted to the Vacancy Control Panel in the usual manner. She also confirmed that the accountability and supervisory arrangements for the post were appropriate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1174DC29" w14:textId="6F993EB8" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="19BB717F" w14:textId="502C5143">
-[...44 lines deleted...]
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="74249C23" w14:textId="11E8723B">
+          <w:p w14:paraId="74249C23" w14:textId="11E8723B" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="4CCFC538" w14:paraId="6510B5F8" w14:textId="69AF285B">
+          <w:p w14:paraId="6510B5F8" w14:textId="69AF285B" w:rsidR="6CA7F26E" w:rsidRDefault="4CCFC538" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">APPROVED </w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>both funding requests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="545640D8" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="545640D8" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="15A30CAA" w14:textId="76E76ADE">
+          <w:p w14:paraId="15A30CAA" w14:textId="76E76ADE" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.6 Approve the expenditure bid (~£52k) with income received</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="50CFF239" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="50CFF239" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="2E03048D" w14:paraId="4C086E52" w14:textId="6C15A435">
+          <w:p w14:paraId="4C086E52" w14:textId="6C15A435" w:rsidR="6CA7F26E" w:rsidRDefault="2E03048D" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>22/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="66149E11" w14:textId="373DCF30">
+          <w:p w14:paraId="66149E11" w14:textId="373DCF30" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="25065A49">
+            <w:r w:rsidR="25065A49" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> a report on approving the expenditure bid (~£52k) with income received.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6CA7F26E" w14:paraId="1C975DEB" w14:textId="2D0B4236">
+          <w:p w14:paraId="1C975DEB" w14:textId="2D0B4236" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0B79ACC7" w:rsidP="533E0F83" w:rsidRDefault="0B79ACC7" w14:paraId="20E42C12" w14:textId="72258976">
+          <w:p w14:paraId="20E42C12" w14:textId="72258976" w:rsidR="0B79ACC7" w:rsidRDefault="0B79ACC7" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM presented an expenditure request exceeding the £50k threshold, seeking approval to purchase five bladder scanners for District Nursing teams. One scanner would be allocated to each of the five community nursing clusters.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="1DA052DB" w14:textId="7930E6C0">
+          <w:p w14:paraId="1DA052DB" w14:textId="7930E6C0" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0B79ACC7" w:rsidP="533E0F83" w:rsidRDefault="0B79ACC7" w14:paraId="6F9FEF53" w14:textId="57C21316">
+          <w:p w14:paraId="6F9FEF53" w14:textId="57C21316" w:rsidR="0B79ACC7" w:rsidRDefault="0B79ACC7" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>AM confirmed that full funding for the purchase had already been received from the Charity Challenge Council, following the same arrangement used for League of Friends donations, whereby the charity receives the income and purchases the equipment on the donor’s behalf. Expenditure would be made from Fund YN53 – Community Nursing Fund. The total cost was approximately £52k, as detailed in the equipment quotation included at Appendix A. No additional charitable resources were required.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="5733461B" w14:textId="4C9C9F84">
+              <w:t xml:space="preserve">AM confirmed that full funding for the purchase had already been received from the Charity Challenge Council, following the same arrangement used for League of Friends donations, whereby the charity receives the income and purchases the equipment on the donor’s behalf. Expenditure would be made from Fund YN53 – Community Nursing Fund. The total cost was approximately £52k, as detailed in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="533E0F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>equipment quotation included at Appendix A. No additional charitable resources were required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5733461B" w14:textId="4C9C9F84" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="72D4F087" w14:textId="1A77BAC3">
+          <w:p w14:paraId="72D4F087" w14:textId="1A77BAC3" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>NM</w:t>
             </w:r>
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> thanked AM and welcomed questions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="027A0954" w14:textId="4366E8EE">
+          <w:p w14:paraId="027A0954" w14:textId="4366E8EE" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="78154A62" w:rsidP="533E0F83" w:rsidRDefault="78154A62" w14:paraId="40382C97" w14:textId="0FCE913C">
+          <w:p w14:paraId="40382C97" w14:textId="0FCE913C" w:rsidR="78154A62" w:rsidRDefault="78154A62" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>ER queried whether bladder scanners would normally be considered core NHS equipment and whether their purchase through charitable funds was appropriate. AM confirmed that the request related to enhanced patient care and not core NHS provision. Core items were not usually brought to the Committee, and charitable funds were used only for enhancements beyond statutory provision.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="02150846" w14:textId="6A21E592">
+          <w:p w14:paraId="02150846" w14:textId="6A21E592" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="78154A62" w:rsidP="533E0F83" w:rsidRDefault="78154A62" w14:paraId="4F37A46C" w14:textId="6E873192">
+          <w:p w14:paraId="4F37A46C" w14:textId="6E873192" w:rsidR="78154A62" w:rsidRDefault="78154A62" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT agreed that each case should be reviewed carefully and reiterated that charitable funds should not subsidise core NHS responsibilities but could appropriately support enhancements.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="67B37CF7" w14:textId="7479070E">
+          <w:p w14:paraId="67B37CF7" w14:textId="7479070E" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="183CCFC5" w14:textId="1DD56751">
+          <w:p w14:paraId="183CCFC5" w14:textId="1DD56751" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="544956AC" w14:paraId="73F9F20F" w14:textId="2F1D067A">
+          <w:p w14:paraId="73F9F20F" w14:textId="2F1D067A" w:rsidR="6CA7F26E" w:rsidRDefault="544956AC" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the expenditure for the purchase of five bladder scanners. </w:t>
+              <w:t xml:space="preserve"> the expenditure </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B65A03C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B65A03C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the purchase of five bladder scanners. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="214FA6D9" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="214FA6D9" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="0753762E" w14:textId="6FB2556F">
+          <w:p w14:paraId="0753762E" w14:textId="6FB2556F" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.7 Credit card policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="3D0E49AC" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="3D0E49AC" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="7F943DE1" w14:paraId="09008023" w14:textId="10E62143">
+          <w:p w14:paraId="09008023" w14:textId="10E62143" w:rsidR="6CA7F26E" w:rsidRDefault="7F943DE1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="5A11BF78" w14:textId="2DEAAE63">
+          <w:p w14:paraId="5A11BF78" w14:textId="2DEAAE63" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REC</w:t>
             </w:r>
-            <w:r w:rsidRPr="78D0C621" w:rsidR="4CBB75E4">
+            <w:r w:rsidR="4CBB75E4" w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EI</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VED</w:t>
             </w:r>
             <w:r w:rsidRPr="78D0C621">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the credit card policy report.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6CA7F26E" w14:paraId="15C7A5D2" w14:textId="757D7684">
+          <w:p w14:paraId="15C7A5D2" w14:textId="757D7684" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="19684262" w:rsidP="533E0F83" w:rsidRDefault="19684262" w14:paraId="293E2D26" w14:textId="1DBE2CB2">
+          <w:p w14:paraId="293E2D26" w14:textId="1DBE2CB2" w:rsidR="19684262" w:rsidRDefault="19684262" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT presented the Credit Card Policy, noting that although the matter appeared operational, it was important to ensure that the charity team could work efficiently and with appropriate flexibility. He explained that current procurement processes were often too rigid for small, non‑standard purchases linked to charity activity, such as low‑value items for events (e.g. rugby balls for touch rugby tournaments), small refreshments for donor or engagement meetings, and items not routinely sourced through NHS procurement routes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00285364" w:rsidP="533E0F83" w:rsidRDefault="00285364" w14:paraId="376F4C29" w14:textId="77777777">
+          <w:p w14:paraId="376F4C29" w14:textId="77777777" w:rsidR="00285364" w:rsidRDefault="00285364" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="19684262" w:rsidP="533E0F83" w:rsidRDefault="19684262" w14:paraId="3932E355" w14:textId="708EF58E">
+          <w:p w14:paraId="3932E355" w14:textId="708EF58E" w:rsidR="19684262" w:rsidRDefault="19684262" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT outlined the proposed changes within the updated policy, including increasing the monthly credit card limit to £500, with the option to review this to £750, and allowing single‑item purchases up to £150. Clear governance arrangements were included, such as receipt requirements, maintenance of detailed logs and quarterly reporting back to the Committee. He confirmed that the policy explicitly prohibited the purchase of alcohol and the provision of meals beyond light refreshments.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="64ABF37F" w14:textId="54102ADA">
+          <w:p w14:paraId="64ABF37F" w14:textId="54102ADA" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="59F27564" w:rsidP="59F27564" w:rsidRDefault="59F27564" w14:paraId="7800D5A5" w14:textId="177AC686">
+          <w:p w14:paraId="7800D5A5" w14:textId="177AC686" w:rsidR="59F27564" w:rsidRDefault="59F27564" w:rsidP="59F27564">
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NM</w:t>
             </w:r>
             <w:r w:rsidRPr="59F27564">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> thanked RT and invited questions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="0471CDE4" w14:textId="16C232A5">
+          <w:p w14:paraId="0471CDE4" w14:textId="16C232A5" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="4C2537C0" w:rsidP="533E0F83" w:rsidRDefault="4C2537C0" w14:paraId="3C1432E3" w14:textId="147E09E2">
+          <w:p w14:paraId="3C1432E3" w14:textId="147E09E2" w:rsidR="4C2537C0" w:rsidRDefault="4C2537C0" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>SS queried how purchases would be checked and approved, seeking assurance on post‑expenditure controls. RT confirmed that purchases would be made by L</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="00F27C47">
+            <w:r w:rsidR="00F27C47" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> or members of the charity team, not senior officers. All transactions would require receipts, would be authorised by RT, and would be overseen by Finance. A monthly logbook and receipt file would be maintained for audit purposes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="1E5FFBAB" w14:textId="6AE5D1A9">
+          <w:p w14:paraId="1E5FFBAB" w14:textId="6AE5D1A9" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="4C2537C0" w:rsidP="533E0F83" w:rsidRDefault="4C2537C0" w14:paraId="6EB15AD2" w14:textId="42B6B598">
+          <w:p w14:paraId="6EB15AD2" w14:textId="42B6B598" w:rsidR="4C2537C0" w:rsidRDefault="4C2537C0" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AC confirmed that she had worked with RT and the charity team over several months to ensure the policy was robust and that she was satisfied with the proposed governance safeguards.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="533E0F83" w:rsidP="533E0F83" w:rsidRDefault="533E0F83" w14:paraId="01462E1B" w14:textId="03C93D93">
+          <w:p w14:paraId="01462E1B" w14:textId="03C93D93" w:rsidR="533E0F83" w:rsidRDefault="533E0F83" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1E90FA82" w:rsidP="6CA7F26E" w:rsidRDefault="1E90FA82" w14:paraId="30DE5355" w14:textId="3582993F">
+          <w:p w14:paraId="30DE5355" w14:textId="3582993F" w:rsidR="1E90FA82" w:rsidRDefault="1E90FA82" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The Committee:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6B12C5A4" w14:paraId="6990BBB5" w14:textId="2EEB6994">
+          <w:p w14:paraId="6990BBB5" w14:textId="2EEB6994" w:rsidR="6CA7F26E" w:rsidRDefault="6B12C5A4" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACCEPTED</w:t>
             </w:r>
             <w:r w:rsidRPr="18CCCA20">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> the report and considered the revised policy appropriate, subject to the governance measures described.</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="0"/>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="2A1A9CC5" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="2A1A9CC5" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="46CFB9E0" w14:textId="087AD0D2">
+          <w:p w14:paraId="46CFB9E0" w14:textId="087AD0D2" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PART 4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="0BC81357">
+            <w:r w:rsidR="0BC81357" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GOVERNANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="3A268E6C" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="3A268E6C" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="6123EC21" w14:textId="6D859F63">
+          <w:p w14:paraId="6123EC21" w14:textId="6D859F63" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="65C2C154">
+            <w:r w:rsidR="65C2C154" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Minutes of previous meeting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="764CCDED" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="764CCDED" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="5D6D770D" w14:paraId="190314A9" w14:textId="184E5C09">
+          <w:p w14:paraId="190314A9" w14:textId="184E5C09" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="5D6D770D" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>24/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="20C63A1A" w14:paraId="263C671F" w14:textId="276B485F">
+          <w:p w14:paraId="263C671F" w14:textId="276B485F" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="20C63A1A" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The minutes of the meeting held on 16 October </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="0CE18A02">
+            <w:r w:rsidR="0CE18A02" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2025,</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="539DFA15">
+            <w:r w:rsidR="539DFA15" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">and 13 January 2026 (Approval of Accounts) </w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">were received and confirmed as a true and accurate record.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="478F3354" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="478F3354" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="3A115FA6" w14:textId="6BCA0302">
+          <w:p w14:paraId="3A115FA6" w14:textId="6BCA0302" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="1E1DADC2">
+            <w:r w:rsidR="1E1DADC2" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Committee log</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="48817B13" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="48817B13" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="0064247B" w:rsidRDefault="395FD8E1" w14:paraId="08D68B13" w14:textId="59D73851">
+          <w:p w14:paraId="08D68B13" w14:textId="59D73851" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="395FD8E1" w:rsidP="0064247B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="115EE546" w14:paraId="29A20AB5" w14:textId="27E43332">
+          <w:p w14:paraId="29A20AB5" w14:textId="27E43332" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="115EE546" w:rsidP="533E0F83">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The Committee log received and noted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="4FAC2EE9" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="4FAC2EE9" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="1E1DADC2" w:rsidP="6CA7F26E" w:rsidRDefault="1E1DADC2" w14:paraId="346B7D3B" w14:textId="2DB2B5B2">
+          <w:p w14:paraId="346B7D3B" w14:textId="2DB2B5B2" w:rsidR="1E1DADC2" w:rsidRDefault="1E1DADC2" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.3 2025-26 Work programme </w:t>
+              <w:t xml:space="preserve">4.3 2025-26 Work </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="35A520F1" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="35A520F1" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="08C57C2B" w14:paraId="07DC4E27" w14:textId="402E7D44">
+          <w:p w14:paraId="07DC4E27" w14:textId="402E7D44" w:rsidR="6CA7F26E" w:rsidRDefault="08C57C2B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="2497B90F" w14:paraId="28DA143B" w14:textId="7C1CD880">
+          <w:p w14:paraId="28DA143B" w14:textId="7C1CD880" w:rsidR="6CA7F26E" w:rsidRDefault="2497B90F" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2025-26 work programme was noted. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="73109688" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="73109688" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E64"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="24307BF8" w14:textId="73FDDCD4">
+          <w:p w14:paraId="24307BF8" w14:textId="73FDDCD4" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PART 5. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="70F2DE2D">
+            <w:r w:rsidR="70F2DE2D" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ANY OTHER BUSINESS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="6B1DB90A" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="6B1DB90A" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="0064247B" w:rsidRDefault="4AB27AA1" w14:paraId="5E6BDD82" w14:textId="2487DECE">
+          <w:p w14:paraId="5E6BDD82" w14:textId="2487DECE" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="0064247B">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="315173AC">
+            <w:r w:rsidR="315173AC" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Items to refer to other Committee’s</w:t>
+              <w:t xml:space="preserve">Items to refer to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="315173AC" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="315173AC" w:rsidRPr="6CA7F26E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Committee’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="377C4E9C" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="377C4E9C" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="220D9D78" w14:paraId="6CDC1FF3" w14:textId="2F53F15B">
+          <w:p w14:paraId="6CDC1FF3" w14:textId="2F53F15B" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="220D9D78" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="0D25FB5F" w14:paraId="43232CD9" w14:textId="4D5910B7">
+          <w:p w14:paraId="43232CD9" w14:textId="4D5910B7" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="0D25FB5F" w:rsidP="533E0F83">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">There were no referrals made to other Committees.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="35E784B5" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="35E784B5" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="59A8A5A5" w14:textId="49015527">
+          <w:p w14:paraId="59A8A5A5" w14:textId="49015527" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5.2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="67D8060B">
+            <w:r w:rsidR="67D8060B" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Committee effectiveness </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="0D027ACB" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="0D027ACB" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4C9797CB" w14:paraId="63BED389" w14:textId="64149652">
+          <w:p w14:paraId="63BED389" w14:textId="64149652" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4C9797CB" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="533E0F83" w:rsidRDefault="4BAC50E7" w14:paraId="2AC61AE5" w14:textId="3C9F94D1">
+          <w:p w14:paraId="2AC61AE5" w14:textId="3C9F94D1" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4BAC50E7" w:rsidP="533E0F83">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:bar w:val="none" w:color="auto" w:sz="0"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="160"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>The Committee was content that business had been fully and properly transacted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="4958475A" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="4958475A" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="67D8060B" w:rsidP="6CA7F26E" w:rsidRDefault="67D8060B" w14:paraId="7AB9184F" w14:textId="3DB6E3BF">
+          <w:p w14:paraId="7AB9184F" w14:textId="3DB6E3BF" w:rsidR="67D8060B" w:rsidRDefault="67D8060B" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3 Any other Business: verbal update on the outcome of Theft Incident – Morriston Charity Donation Box </w:t>
             </w:r>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CA7F26E" w:rsidTr="59F27564" w14:paraId="26B4A708" w14:textId="77777777">
+      <w:tr w:rsidR="6CA7F26E" w14:paraId="26B4A708" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6DDFEF35" w14:paraId="255EC242" w14:textId="236212DA">
+          <w:p w14:paraId="255EC242" w14:textId="236212DA" w:rsidR="6CA7F26E" w:rsidRDefault="6DDFEF35" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>30/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="544789CC" w14:paraId="62D97782" w14:textId="73303A3A">
+          <w:p w14:paraId="62D97782" w14:textId="73303A3A" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT updated the Committee on the recent theft of a charity collection box from the Morriston Hospital café area. Security had reviewed extensive CCTV footage and identified the individual responsible. Police confirmed that the person was already in prison for unrelated matters and advised that it was not in the public interest to pursue further action, given the limited value of the theft and the minimal impact on sentencing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="350DA64B" w14:textId="410307C6">
+          <w:p w14:paraId="350DA64B" w14:textId="410307C6" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="544789CC" w14:paraId="1FC36FF4" w14:textId="75BAAE42">
+          <w:p w14:paraId="1FC36FF4" w14:textId="75BAAE42" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT confirmed that he had written to the Executive Director of Finance, who agreed that the investigation had been sufficiently concluded and that the matter could be formally closed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="74733C61" w14:textId="1E75BA43">
+          <w:p w14:paraId="74733C61" w14:textId="1E75BA43" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="544789CC">
+            <w:r w:rsidR="544789CC" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">SS reminded the Committee of the proposal from a </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="6ECEBCCF">
+            <w:r w:rsidR="6ECEBCCF" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>veterans'</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="544789CC">
+            <w:r w:rsidR="544789CC" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> charity offering match‑funding for a post to support veterans’ services, noting concern that progress had stalled and the offer might lapse before the next quarterly meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="46DD7D13" w14:textId="5FB66E36">
+          <w:p w14:paraId="46DD7D13" w14:textId="5FB66E36" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="544789CC" w14:paraId="29FEDF54" w14:textId="2A2613CF">
+          <w:p w14:paraId="29FEDF54" w14:textId="2A2613CF" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>RT confirmed that he, LB, COL and AM would explore whether a rapid decision‑making route could be used outside the normal meeting cycle. ER offered support, noting the importance of veterans’ provision locally.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="33BAC0C3" w14:textId="258FF09E">
+          <w:p w14:paraId="33BAC0C3" w14:textId="258FF09E" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="544789CC" w14:paraId="3D4A6625" w14:textId="1BFD3A3C">
+          <w:p w14:paraId="3D4A6625" w14:textId="1BFD3A3C" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>To explore fast‑track approval routes for the veteran's match‑funding proposal. To continue engagement with the Chief Operating Officer and provide an update once a meeting had been secured.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="544789CC" w14:paraId="694C3CD0" w14:textId="0D81427D">
+          <w:p w14:paraId="694C3CD0" w14:textId="0D81427D" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ACTION: RT/COL/AM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="6EE51421" w14:textId="6A0D48ED">
+          <w:p w14:paraId="6EE51421" w14:textId="6A0D48ED" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="544789CC" w14:paraId="69463016" w14:textId="63FAEEA4">
+          <w:p w14:paraId="69463016" w14:textId="63FAEEA4" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="72B1463A">
+            <w:r w:rsidR="72B1463A" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> queried whether the charity’s current level of cash holdings warranted a pause on drawdowns from Brewin Dolphin and whether some surplus cash might be reinvested.</w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="321EA929">
+            <w:r w:rsidR="321EA929" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirmed she had asked the finance team to prepare a cash‑flow projection to support decision‑making. She noted that drawdowns might be reduced or suspended, although the charity was not yet </w:t>
             </w:r>
-            <w:r w:rsidRPr="533E0F83" w:rsidR="1ED67504">
+            <w:r w:rsidR="1ED67504" w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>able</w:t>
             </w:r>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> to return cash to Brewin Dolphin.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="60AD9DC9" w14:textId="28ADE3FB">
+          <w:p w14:paraId="60AD9DC9" w14:textId="28ADE3FB" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="544789CC" w14:paraId="1DF0571B" w14:textId="2A048F77">
+          <w:p w14:paraId="1DF0571B" w14:textId="2A048F77" w:rsidR="6CA7F26E" w:rsidRDefault="544789CC" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>To present a cash‑flow analysis to the next Charitable Funds Committee meeting to inform decisions on drawdowns.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="5C9A1BDD" w14:paraId="17A7D3CB" w14:textId="783D3192">
+          <w:p w14:paraId="17A7D3CB" w14:textId="783D3192" w:rsidR="6CA7F26E" w:rsidRDefault="5C9A1BDD" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="533E0F83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ACTION: AM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="6CA7F26E" w14:paraId="1DFEE4C1" w14:textId="14C694AC">
+          <w:p w14:paraId="1DFEE4C1" w14:textId="14C694AC" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6B60177D" w:rsidRDefault="5C9A1BDD" w14:paraId="3C3EFB54" w14:textId="631D1198">
+          <w:p w14:paraId="3C3EFB54" w14:textId="631D1198" w:rsidR="6CA7F26E" w:rsidRDefault="5C9A1BDD" w:rsidP="6B60177D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>AM confirmed that the new Director of Finance, COL, w</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B60177D" w:rsidR="5CA62E61">
+            <w:r w:rsidR="5CA62E61" w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="6B60177D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> required to complete Brewin Dolphin signatory documentation.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="533E0F83" w:rsidRDefault="5C9A1BDD" w14:paraId="798EB433" w14:textId="00A22557">
+          <w:p w14:paraId="798EB433" w14:textId="00A22557" w:rsidR="6CA7F26E" w:rsidRDefault="5C9A1BDD" w:rsidP="533E0F83">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B65A03C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>She requested that minutes, the action log and the updated work plan be circulated promptly due to the volume of decisions arising from the meeting. She also noted that the Risk Register had been expected for this agenda and must be included at the next meeting to meet Audit Wales requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6CA7F26E" w:rsidP="6CA7F26E" w:rsidRDefault="6CA7F26E" w14:paraId="006CBCC7" w14:textId="68D68625">
+          <w:p w14:paraId="006CBCC7" w14:textId="68D68625" w:rsidR="6CA7F26E" w:rsidRDefault="6CA7F26E" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidTr="59F27564" w14:paraId="2CEA1E43" w14:textId="77777777">
+      <w:tr w:rsidR="0064247B" w:rsidRPr="000C2EBE" w14:paraId="2CEA1E43" w14:textId="77777777" w:rsidTr="332621B1">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1A775"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2EBE" w:rsidR="0064247B" w:rsidP="6CA7F26E" w:rsidRDefault="4AB27AA1" w14:paraId="1988B73B" w14:textId="214C6769">
+          <w:p w14:paraId="1988B73B" w14:textId="214C6769" w:rsidR="0064247B" w:rsidRPr="000C2EBE" w:rsidRDefault="4AB27AA1" w:rsidP="6CA7F26E">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Next </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="5B9D160A">
+            <w:r w:rsidR="5B9D160A" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Charitable Funds Committee </w:t>
             </w:r>
             <w:r w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting: </w:t>
             </w:r>
-            <w:r w:rsidRPr="6CA7F26E" w:rsidR="7ECB3E37">
+            <w:r w:rsidR="7ECB3E37" w:rsidRPr="6CA7F26E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Thursday, 11 June 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00B72085" w:rsidP="00E70037" w:rsidRDefault="00B72085" w14:paraId="0FBE62C4" w14:textId="4DF96F30">
+    <w:p w14:paraId="0FBE62C4" w14:textId="4DF96F30" w:rsidR="00B72085" w:rsidRPr="00ED17AA" w:rsidRDefault="00B72085" w:rsidP="00E70037">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="00E129C5" w:rsidP="533E0F83" w:rsidRDefault="00E129C5" w14:paraId="414186C7" w14:textId="3BD3ACED">
+    <w:p w14:paraId="414186C7" w14:textId="3BD3ACED" w:rsidR="00E129C5" w:rsidRPr="00ED17AA" w:rsidRDefault="00E129C5" w:rsidP="533E0F83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="cyan"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="533E0F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The meeting concluded at </w:t>
       </w:r>
-      <w:r w:rsidRPr="533E0F83" w:rsidR="71B390AB">
+      <w:r w:rsidR="71B390AB" w:rsidRPr="533E0F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>11:44am.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F21DB" w:rsidRDefault="008F21DB" w14:paraId="3766B0F2" w14:textId="77777777">
+    <w:p w14:paraId="3766B0F2" w14:textId="77777777" w:rsidR="008F21DB" w:rsidRDefault="008F21DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00ED17AA" w:rsidR="008F7E8D" w:rsidRDefault="008F7E8D" w14:paraId="1B658C93" w14:textId="77777777">
+    <w:p w14:paraId="1B658C93" w14:textId="77777777" w:rsidR="008F7E8D" w:rsidRPr="00ED17AA" w:rsidRDefault="008F7E8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00ED17AA" w:rsidR="008F7E8D" w:rsidSect="005151F7">
-[...6 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="008F7E8D" w:rsidRPr="00ED17AA" w:rsidSect="005151F7">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="900" w:bottom="270" w:left="990" w:header="708" w:footer="324" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006D09B1" w:rsidRDefault="006D09B1" w14:paraId="1A42DA85" w14:textId="77777777">
+    <w:p w14:paraId="61927AD7" w14:textId="77777777" w:rsidR="00C40FF8" w:rsidRDefault="00C40FF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006D09B1" w:rsidRDefault="006D09B1" w14:paraId="6DB9C026" w14:textId="77777777">
+    <w:p w14:paraId="7493E545" w14:textId="77777777" w:rsidR="00C40FF8" w:rsidRDefault="00C40FF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006D09B1" w:rsidRDefault="006D09B1" w14:paraId="3DA84D68" w14:textId="77777777"/>
+    <w:p w14:paraId="78D47D0A" w14:textId="77777777" w:rsidR="00C40FF8" w:rsidRDefault="00C40FF8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
@@ -12126,98 +12764,87 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-250735462"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00B539F6" w:rsidP="00B539F6" w:rsidRDefault="00B539F6" w14:paraId="6CAC5345" w14:textId="77777777">
+      <w:p w14:paraId="6CAC5345" w14:textId="77777777" w:rsidR="00B539F6" w:rsidRDefault="00B539F6" w:rsidP="00B539F6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004C7750">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E9FD60" wp14:editId="08AA0CD7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660292" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E9FD60" wp14:editId="08AA0CD7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-190500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-48260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2757106" cy="749300"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1360375012" name="Picture 2" descr="A black background with blue text"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="653593497" name="Picture 2" descr="A black background with blue text"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1" cstate="print">
@@ -12242,64 +12869,66 @@
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="84504326"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1728636285"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007257A5">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Page </w:t>
                 </w:r>
                 <w:r w:rsidRPr="007257A5">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidRPr="007257A5">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:b/>
                     <w:bCs/>
@@ -12380,1844 +13009,1770 @@
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r w:rsidRPr="007257A5">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:p>
-      <w:p w:rsidR="00D33174" w:rsidP="005151F7" w:rsidRDefault="00B539F6" w14:paraId="4AB00E70" w14:textId="47A351A1">
+      <w:p w14:paraId="4AB00E70" w14:textId="47A351A1" w:rsidR="00D33174" w:rsidRDefault="00B539F6" w:rsidP="005151F7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Public </w:t>
         </w:r>
         <w:r w:rsidR="000F1C16">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Committee</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidRPr="004612A3" w:rsidR="0064631D" w:rsidP="00D33174" w:rsidRDefault="0064631D" w14:paraId="38CA9F16" w14:textId="596CCA41">
+  <w:p w14:paraId="38CA9F16" w14:textId="596CCA41" w:rsidR="0064631D" w:rsidRPr="004612A3" w:rsidRDefault="0064631D" w:rsidP="00D33174">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006D09B1" w:rsidRDefault="006D09B1" w14:paraId="01A451CD" w14:textId="77777777">
+    <w:p w14:paraId="3FD29F00" w14:textId="77777777" w:rsidR="00C40FF8" w:rsidRDefault="00C40FF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006D09B1" w:rsidRDefault="006D09B1" w14:paraId="7608642B" w14:textId="77777777">
+    <w:p w14:paraId="12C181F0" w14:textId="77777777" w:rsidR="00C40FF8" w:rsidRDefault="00C40FF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006D09B1" w:rsidRDefault="006D09B1" w14:paraId="4F79C558" w14:textId="77777777"/>
+    <w:p w14:paraId="0AB9D0BE" w14:textId="77777777" w:rsidR="00C40FF8" w:rsidRDefault="00C40FF8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00A16F72" w:rsidRDefault="00E82410" w14:paraId="2D0F803A" w14:textId="64D7763E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D0F803A" w14:textId="09A46034" w:rsidR="00A16F72" w:rsidRDefault="00A16F72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00682A9B" w:rsidR="0064631D" w:rsidP="00682A9B" w:rsidRDefault="00E82410" w14:paraId="26D7B6FF" w14:textId="0DF33CBD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D7B6FF" w14:textId="020B68EF" w:rsidR="0064631D" w:rsidRPr="00682A9B" w:rsidRDefault="00980D71" w:rsidP="00682A9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidR="00980D71">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FD98731" wp14:editId="77AC9AF0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FD98731" wp14:editId="491D8D05">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2360930</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-296707</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3295650" cy="793750"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-          <wp:wrapNone/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21254"/>
+              <wp:lineTo x="21475" y="21254"/>
+              <wp:lineTo x="21475" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
           <wp:docPr id="620743413" name="Picture 620743413" descr="C:\Users\su001508\Desktop\New logos Swansea Bay\Abertawe_Swansea NHS Health Board.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\su001508\Desktop\New logos Swansea Bay\Abertawe_Swansea NHS Health Board.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3295650" cy="793750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00A16F72" w:rsidRDefault="00E82410" w14:paraId="3E1FA454" w14:textId="64E43241">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E1FA454" w14:textId="67D24B6C" w:rsidR="00A16F72" w:rsidRDefault="00A16F72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A1C3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7900136"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EB393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FAC9DC2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027DC5CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54C6BF14"/>
     <w:lvl w:ilvl="0" w:tplc="FFF880D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D5A5CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="22B8645C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8B0CF2FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9C8E5AD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="326A97F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F252B8B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="31A0294E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F7D089E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027F7B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6F4E26C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A6DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A0E034D0"/>
     <w:styleLink w:val="ImportedStyle12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F0238B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AC06580"/>
     <w:styleLink w:val="ImportedStyle8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="731"/>
         </w:tabs>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1451"/>
         </w:tabs>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2171"/>
         </w:tabs>
         <w:ind w:left="2171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2891"/>
         </w:tabs>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3611"/>
         </w:tabs>
         <w:ind w:left="3611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4331"/>
         </w:tabs>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5051"/>
         </w:tabs>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5771"/>
         </w:tabs>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6491"/>
         </w:tabs>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DB12ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96747B74"/>
     <w:styleLink w:val="ImportedStyle17"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="080BCC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE56400E"/>
@@ -14294,570 +14849,570 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3DCDAEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096838EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C8695B4"/>
     <w:lvl w:ilvl="0" w:tplc="BA6EC46A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE10197A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E19A94B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E472AB2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DF8ED8F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="42AAEB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="525E6B1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AC8AB298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1CFC60F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B353EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5782ADE6"/>
     <w:styleLink w:val="List0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C92482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23165588"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C1EB232">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA969F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE8AE834"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14919,1190 +15474,1190 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3090F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5E2CDBC"/>
     <w:lvl w:ilvl="0" w:tplc="41EEC580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44C6BBC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E64C85C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2692348C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="517EC6D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2BAA7FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="698A2FCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A0A44CD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F0D00D72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F160103"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CA668CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="111ABAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74461CB2"/>
     <w:lvl w:ilvl="0" w:tplc="504868AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DBC47134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="32CE6A22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1D42DB3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C9C41746">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2D5EFD52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B5D88E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C4B85444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="187EED70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11220B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49F21726"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="114F42B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97AE7CF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12062F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32007CC4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="124C1255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3CC8992"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12602471"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82BA7EE4"/>
     <w:styleLink w:val="ImportedStyle4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A573C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -16183,295 +16738,295 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12FF05E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="328456F2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B72E1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A5EC5AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17179CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="743CBC1A"/>
     <w:lvl w:ilvl="0" w:tplc="E166C2D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="76D2F49E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16534,293 +17089,293 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17AD780A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DAC687DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180F45B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="598472E0"/>
     <w:lvl w:ilvl="0" w:tplc="74FC699E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34DE917A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8EB654B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FBCED4FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D37819D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="93FA7FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D09C7412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44A4A288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C5D877B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18646141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D494D8"/>
     <w:lvl w:ilvl="0" w:tplc="50428B2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16882,2090 +17437,2090 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199D6B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9D200BC"/>
     <w:lvl w:ilvl="0" w:tplc="749E6442">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="94D4F346">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5AA281E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C666D6C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="60CCF91C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="46AE08A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ED84960E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="18945FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D4DC83F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D3F28D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5904D58"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E34F2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B7C7DAC"/>
     <w:lvl w:ilvl="0" w:tplc="A7C49B34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B2B2E7D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D0364970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D0F831A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="15DC0F66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F6E6961A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E1FAF96E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="94EA417A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4ED017F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F06F7F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FBA1E04"/>
     <w:lvl w:ilvl="0" w:tplc="0AD84A80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7486AD5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0CAA1C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3BF452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9176C2B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="69E4C174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="06BA6400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F3EA1942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7A08F294">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB54112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B54CCE2"/>
     <w:lvl w:ilvl="0" w:tplc="8B86207C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B81A396A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DFCE8B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="40D8ED6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="066CA93A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="ACB2A7D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="79FEABA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="031A4CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6866872E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22606F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C396F10A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22861A98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E466B48A"/>
     <w:styleLink w:val="ImportedStyle6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26333683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1180B4C4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268333A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6EA5EAA"/>
     <w:styleLink w:val="List41"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285E62ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEAC1BAE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28DC49B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BF226AE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291A180A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2F6CB74"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF64ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="580057FA"/>
     <w:lvl w:ilvl="0" w:tplc="AB30FD0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6452FBDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CB946A80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="387A05FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DCD214B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1262B840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ED50AE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="194E1C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05E449C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D35EFF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFEE46CE"/>
     <w:lvl w:ilvl="0" w:tplc="E17CCE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6972D66E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19024,373 +19579,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="63ECD750">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D363F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEE86E5A"/>
     <w:lvl w:ilvl="0" w:tplc="D30E5A14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="273233B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="72F235CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="646E46A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8948347C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D2CA2A6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CBE47A88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1138E26E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="373417FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E481037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9846471E"/>
     <w:lvl w:ilvl="0" w:tplc="AACA982C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="432EBF48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A372D4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2FD8F5CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0F3028FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B052B0A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A188563E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E9A05192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D5A47E2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6EF1BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15522B64"/>
     <w:lvl w:ilvl="0" w:tplc="050C13D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFFEE650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="38EE6142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="825A5A7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7BCA70FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="54580816">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="806AC59E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B262F07E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="90E059CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EA2197E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1B26DE2"/>
     <w:lvl w:ilvl="0" w:tplc="DC344680">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="036EF234">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19449,147 +20004,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33F462DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EB2FAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A722576E"/>
     <w:lvl w:ilvl="0" w:tplc="9BD00490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="69F6922E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="998E7074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="918AECC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9F38CE84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3182D8DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="804C4932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5314A3E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9FD8C5F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="308233AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B6ACEA2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19648,571 +20203,571 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="312610FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C52A5BDA"/>
     <w:lvl w:ilvl="0" w:tplc="4D62F814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE74EED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A8C039E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4C689BE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4C664D18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="17F8F48E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="91CE1506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FF40CA00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE6C56E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3156754D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC706732"/>
     <w:styleLink w:val="List31"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319C015A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12F0DFEA"/>
     <w:lvl w:ilvl="0" w:tplc="B98CE6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E689C32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A1664884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6AE09150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="32F2DB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="67267830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3A24EDFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B2E8212A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BEB6D426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C86D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20FCC198"/>
     <w:lvl w:ilvl="0" w:tplc="D47C16A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20283,428 +20838,428 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330FC626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="585AC5A2"/>
     <w:lvl w:ilvl="0" w:tplc="94748F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DBE2F070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="81145B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0A4C699C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="23EA3B4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5C9EADDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="27AA059A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="336E90D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F8EEECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331C7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D9437EA"/>
     <w:styleLink w:val="ImportedStyle5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3355865F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -20785,455 +21340,455 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C64825"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8D2BD9E"/>
     <w:styleLink w:val="ImportedStyle23"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="730"/>
         </w:tabs>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1450"/>
         </w:tabs>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2170"/>
         </w:tabs>
         <w:ind w:left="2170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2890"/>
         </w:tabs>
         <w:ind w:left="2890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3610"/>
         </w:tabs>
         <w:ind w:left="3610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4330"/>
         </w:tabs>
         <w:ind w:left="4330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5050"/>
         </w:tabs>
         <w:ind w:left="5050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5770"/>
         </w:tabs>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6490"/>
         </w:tabs>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35217DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45E8505A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35437B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C62282FA"/>
     <w:lvl w:ilvl="0" w:tplc="5AB667F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21299,1503 +21854,1503 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F80301"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2C0FCC6"/>
     <w:styleLink w:val="List21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="386"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391B0F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE88FA06"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A197DEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C447178"/>
     <w:styleLink w:val="List10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B531073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7850F9F2"/>
     <w:styleLink w:val="ImportedStyle13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4C7A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7C9BA0"/>
     <w:styleLink w:val="List7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="475"/>
         </w:tabs>
         <w:ind w:left="475" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D838D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19A2B2CA"/>
     <w:lvl w:ilvl="0" w:tplc="82800156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE905578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3A820D08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="67A46EB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="02EA0DBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7EB46276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C83AE328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="06F65CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B11AB230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E2C6EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4122378"/>
     <w:lvl w:ilvl="0" w:tplc="D9CC2912">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22861,4220 +23416,4220 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409C618C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA7E96F2"/>
     <w:styleLink w:val="List9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1043"/>
         </w:tabs>
         <w:ind w:left="1043" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42184F2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917006DA"/>
     <w:styleLink w:val="ImportedStyle11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44CE6378"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A190C344"/>
     <w:styleLink w:val="List51"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="333"/>
         </w:tabs>
         <w:ind w:left="333" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="450F2353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C0D904"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A34AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB82B706"/>
     <w:lvl w:ilvl="0" w:tplc="E7125B88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA3CE07A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="27F65048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="69E6FEEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FA30A498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="032277CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FB90816A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="49D0274A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CEC87FA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC603E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A0A9E36"/>
     <w:styleLink w:val="List11"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="618" w:hanging="426"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C093553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="526686DE"/>
     <w:lvl w:ilvl="0" w:tplc="DDF6DB1C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF0652A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DB40AB0"/>
     <w:styleLink w:val="List8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="476"/>
         </w:tabs>
         <w:ind w:left="476" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E19BD1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27E01456"/>
     <w:lvl w:ilvl="0" w:tplc="A3FA5206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="05EC6A84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C93CAF44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="51662C64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="62DAB8AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1BD2BDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5C5A7984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1BDE581A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6548E0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED15F85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5824F9DE"/>
     <w:styleLink w:val="List12"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F430D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE2D6F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F99677F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C21D48"/>
     <w:styleLink w:val="ImportedStyle21"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B554BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BE202C6"/>
     <w:lvl w:ilvl="0" w:tplc="A978D518">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="991651C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D3E2452A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="EF1A3F1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BF1E71A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BFB64C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D2F211F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0D442A1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0E563AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51347EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87AC6E5A"/>
     <w:styleLink w:val="List6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A1386F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F26CFDE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D40A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE827BDA"/>
     <w:styleLink w:val="ImportedStyle3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1520"/>
         </w:tabs>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2240"/>
         </w:tabs>
         <w:ind w:left="2240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2960"/>
         </w:tabs>
         <w:ind w:left="2960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3680"/>
         </w:tabs>
         <w:ind w:left="3680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4400"/>
         </w:tabs>
         <w:ind w:left="4400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5120"/>
         </w:tabs>
         <w:ind w:left="5120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="5840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6560"/>
         </w:tabs>
         <w:ind w:left="6560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57BD34B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8534BB8A"/>
     <w:styleLink w:val="ImportedStyle10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583E0BC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90DE0F90"/>
     <w:styleLink w:val="ImportedStyle270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B3AC8DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25349EB0"/>
@@ -27237,295 +27792,295 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DADA8446">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D4865BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CBE25D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EFF36B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="707CB268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6C7FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B6ACEA2"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -27585,1413 +28140,1413 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A65F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="592091DC"/>
     <w:lvl w:ilvl="0" w:tplc="475E3368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8C866662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1370FE6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CD247712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7A7C6AAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="97E6C190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="592C4212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="21C836E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB3ABA36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A85A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB7EE948"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670D4564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EC0F2C4"/>
     <w:lvl w:ilvl="0" w:tplc="EB969FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0BD8A65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A8D20FCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0AE8D886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3CAE2B14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="07A81B18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DC80CB52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A3E863BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="61E4D7FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6958697C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8824772A"/>
     <w:lvl w:ilvl="0" w:tplc="044E89D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6B4015E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="90DCF5BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="10029A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0A34C4DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F134EA36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DD6AD6BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AE6A9EE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59C8BBDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021430"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F72D0CC"/>
     <w:styleLink w:val="ImportedStyle16"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A5341BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9526487E"/>
     <w:lvl w:ilvl="0" w:tplc="99B421CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D05013CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B1DCF25A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0B58B396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="22101992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7E5857E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8EF25968">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7E96D6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AB80C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B8FB266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F4AF676"/>
     <w:lvl w:ilvl="0" w:tplc="939898C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="69869586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D6228DDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08526F6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2ECA683C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="292E0EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3E828F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1F6CB7F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0582AE00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB012BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D585524"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DBA5463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="469E66D4"/>
     <w:styleLink w:val="ImportedStyle27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F40FD5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="106A289C"/>
@@ -29068,373 +29623,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6FB4C090">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="715DA58C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51AE1982"/>
     <w:lvl w:ilvl="0" w:tplc="F7C4D97A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B76E93AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CA4A01D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C69025A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DE74A47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0D861448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6CA094B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2BD6272E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5BDA4A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7279F33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63C85F9C"/>
     <w:lvl w:ilvl="0" w:tplc="741CF2B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B2E6AEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3A7C0132">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="481EFAA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3D6262A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F176FF00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="684E0C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5BFEB066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C5E0BF50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B87364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8BE4488"/>
     <w:lvl w:ilvl="0" w:tplc="74B831EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A8A09CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7C2AE0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E74007AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="66BC9C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D46230EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1434540E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FE6E81D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C832D9CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74CCA379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F64B60"/>
     <w:lvl w:ilvl="0" w:tplc="1F2E9244">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C428AE12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29497,2236 +30052,2236 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77431088"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690A14C"/>
     <w:styleLink w:val="ImportedStyle19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="770"/>
         </w:tabs>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1490"/>
         </w:tabs>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2210"/>
         </w:tabs>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2930"/>
         </w:tabs>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3650"/>
         </w:tabs>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4370"/>
         </w:tabs>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5090"/>
         </w:tabs>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5810"/>
         </w:tabs>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6530"/>
         </w:tabs>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F70C2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC806280"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7838C070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF920428"/>
     <w:lvl w:ilvl="0" w:tplc="B4CEDC5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00AAEFF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8016447E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1CC4FF5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F9B2A9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7DE64116">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="45ECC9F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E5242936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="70CCD378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EE0B98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05A00DB2"/>
     <w:styleLink w:val="ImportedStyle15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="791B53A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15E0B19E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79340316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01383FD8"/>
     <w:styleLink w:val="ImportedStyle14"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CC4E70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E848AE2E"/>
     <w:styleLink w:val="ImportedStyle160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:eastAsia="Arial Bold" w:cs="Arial Bold"/>
+        <w:rFonts w:ascii="Arial Bold" w:eastAsia="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial Bold"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AAEAE3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D47AE432"/>
     <w:lvl w:ilvl="0" w:tplc="FA088F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="495496B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="67A0ED9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7CB0DC26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5462A4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3CC8407C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3F1EF2F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BA04CA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="37587960">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D663FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62DE5074"/>
     <w:lvl w:ilvl="0" w:tplc="FA10C19C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F75C3794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BC0225FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AAC8447C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="94EA7EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E084DC00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="81589586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9D986CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B4B863FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E074EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6B69C16"/>
     <w:lvl w:ilvl="0" w:tplc="801AE656">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1354BBB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A2BEC154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="28E41932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F4AE5B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F83A6C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A77245AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="62442AE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="24926FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F13A3B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF927638"/>
     <w:lvl w:ilvl="0" w:tplc="ACC812B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F94EC97E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6650A044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="02E43A08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D57ED9EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="68982496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DF7C522C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DC8221F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B280648C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1728992013">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1098675879">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1360084622">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="801120513">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1119763294">
     <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1029065280">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1877810962">
     <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="769080810">
@@ -32026,120 +32581,110 @@
   <w:num w:numId="106" w16cid:durableId="1626694027">
     <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="107" w16cid:durableId="1116799890">
     <w:abstractNumId w:val="105"/>
   </w:num>
   <w:num w:numId="108" w16cid:durableId="286401494">
     <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="109" w16cid:durableId="2097744869">
     <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="110" w16cid:durableId="1052122054">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="111" w16cid:durableId="1389914534">
     <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="112" w16cid:durableId="43411708">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="110"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
-  <w:trackRevisions w:val="false"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5E56"/>
     <w:rsid w:val="00000240"/>
     <w:rsid w:val="00000EFE"/>
     <w:rsid w:val="00001679"/>
     <w:rsid w:val="00002274"/>
     <w:rsid w:val="00002974"/>
     <w:rsid w:val="00002D5E"/>
     <w:rsid w:val="000034C0"/>
     <w:rsid w:val="00003D00"/>
     <w:rsid w:val="00004084"/>
     <w:rsid w:val="000041F2"/>
+    <w:rsid w:val="00004FDF"/>
     <w:rsid w:val="000055D6"/>
     <w:rsid w:val="00005AEB"/>
     <w:rsid w:val="00005B11"/>
     <w:rsid w:val="0000660D"/>
     <w:rsid w:val="000069C5"/>
     <w:rsid w:val="00006DBD"/>
     <w:rsid w:val="000077C0"/>
     <w:rsid w:val="0001012A"/>
     <w:rsid w:val="00010680"/>
     <w:rsid w:val="000109B1"/>
     <w:rsid w:val="000112F4"/>
     <w:rsid w:val="00011E91"/>
     <w:rsid w:val="00012757"/>
     <w:rsid w:val="00012B90"/>
     <w:rsid w:val="00012E12"/>
     <w:rsid w:val="00013233"/>
     <w:rsid w:val="0001419A"/>
     <w:rsid w:val="000149E2"/>
-    <w:rsid w:val="00014C4D"/>
     <w:rsid w:val="00015159"/>
     <w:rsid w:val="000155F8"/>
     <w:rsid w:val="00016389"/>
     <w:rsid w:val="000164C2"/>
     <w:rsid w:val="00016569"/>
     <w:rsid w:val="00016640"/>
     <w:rsid w:val="000167B2"/>
     <w:rsid w:val="00016A15"/>
     <w:rsid w:val="00016BC7"/>
     <w:rsid w:val="000173D9"/>
     <w:rsid w:val="00017D72"/>
     <w:rsid w:val="00019D59"/>
     <w:rsid w:val="000200F6"/>
     <w:rsid w:val="00020DD2"/>
     <w:rsid w:val="00021017"/>
     <w:rsid w:val="000211E6"/>
     <w:rsid w:val="000222E6"/>
     <w:rsid w:val="00023229"/>
     <w:rsid w:val="000237D1"/>
     <w:rsid w:val="0002385A"/>
     <w:rsid w:val="000242D4"/>
     <w:rsid w:val="00024339"/>
     <w:rsid w:val="00024798"/>
     <w:rsid w:val="00025AE4"/>
     <w:rsid w:val="00025EAC"/>
@@ -32778,51 +33323,50 @@
     <w:rsid w:val="00221691"/>
     <w:rsid w:val="00221E26"/>
     <w:rsid w:val="00222067"/>
     <w:rsid w:val="00222093"/>
     <w:rsid w:val="002220D2"/>
     <w:rsid w:val="0022343C"/>
     <w:rsid w:val="00223579"/>
     <w:rsid w:val="002242AB"/>
     <w:rsid w:val="00224AA6"/>
     <w:rsid w:val="0022509D"/>
     <w:rsid w:val="00225829"/>
     <w:rsid w:val="00225B0D"/>
     <w:rsid w:val="0022633E"/>
     <w:rsid w:val="00226B6F"/>
     <w:rsid w:val="002270A0"/>
     <w:rsid w:val="002273D1"/>
     <w:rsid w:val="00230AAC"/>
     <w:rsid w:val="00230FDE"/>
     <w:rsid w:val="002311D1"/>
     <w:rsid w:val="002313E1"/>
     <w:rsid w:val="002317FD"/>
     <w:rsid w:val="00232A60"/>
     <w:rsid w:val="00233652"/>
     <w:rsid w:val="002337BC"/>
     <w:rsid w:val="002339D2"/>
-    <w:rsid w:val="00233E8C"/>
     <w:rsid w:val="00233F29"/>
     <w:rsid w:val="0023446D"/>
     <w:rsid w:val="00234B2A"/>
     <w:rsid w:val="002356FF"/>
     <w:rsid w:val="0023586A"/>
     <w:rsid w:val="00235C50"/>
     <w:rsid w:val="0023600B"/>
     <w:rsid w:val="0023603D"/>
     <w:rsid w:val="002372EB"/>
     <w:rsid w:val="002379B3"/>
     <w:rsid w:val="00237CAF"/>
     <w:rsid w:val="00237E87"/>
     <w:rsid w:val="002409CA"/>
     <w:rsid w:val="00241D61"/>
     <w:rsid w:val="00241DAA"/>
     <w:rsid w:val="00242331"/>
     <w:rsid w:val="0024260B"/>
     <w:rsid w:val="00242C24"/>
     <w:rsid w:val="00242D34"/>
     <w:rsid w:val="002433EF"/>
     <w:rsid w:val="00243FD6"/>
     <w:rsid w:val="00244448"/>
     <w:rsid w:val="00244866"/>
     <w:rsid w:val="00244EC0"/>
     <w:rsid w:val="00245325"/>
@@ -32942,50 +33486,51 @@
     <w:rsid w:val="002A45A2"/>
     <w:rsid w:val="002A47B6"/>
     <w:rsid w:val="002A4BF1"/>
     <w:rsid w:val="002A5548"/>
     <w:rsid w:val="002A6203"/>
     <w:rsid w:val="002A7224"/>
     <w:rsid w:val="002A7861"/>
     <w:rsid w:val="002A7BB5"/>
     <w:rsid w:val="002B0057"/>
     <w:rsid w:val="002B1109"/>
     <w:rsid w:val="002B119D"/>
     <w:rsid w:val="002B1595"/>
     <w:rsid w:val="002B17C7"/>
     <w:rsid w:val="002B1CD0"/>
     <w:rsid w:val="002B2279"/>
     <w:rsid w:val="002B368D"/>
     <w:rsid w:val="002B36F8"/>
     <w:rsid w:val="002B3A88"/>
     <w:rsid w:val="002B3E2E"/>
     <w:rsid w:val="002B4475"/>
     <w:rsid w:val="002B4827"/>
     <w:rsid w:val="002B53C7"/>
     <w:rsid w:val="002B544C"/>
     <w:rsid w:val="002B547D"/>
     <w:rsid w:val="002B5A72"/>
+    <w:rsid w:val="002B6317"/>
     <w:rsid w:val="002B6756"/>
     <w:rsid w:val="002B6A1C"/>
     <w:rsid w:val="002B6F51"/>
     <w:rsid w:val="002B740F"/>
     <w:rsid w:val="002B7705"/>
     <w:rsid w:val="002B7BE0"/>
     <w:rsid w:val="002C087B"/>
     <w:rsid w:val="002C0CC9"/>
     <w:rsid w:val="002C0D35"/>
     <w:rsid w:val="002C14A5"/>
     <w:rsid w:val="002C200B"/>
     <w:rsid w:val="002C2593"/>
     <w:rsid w:val="002C25BF"/>
     <w:rsid w:val="002C2C09"/>
     <w:rsid w:val="002C2C4D"/>
     <w:rsid w:val="002C3401"/>
     <w:rsid w:val="002C3CFC"/>
     <w:rsid w:val="002C3E2D"/>
     <w:rsid w:val="002C41CB"/>
     <w:rsid w:val="002C4D88"/>
     <w:rsid w:val="002C547D"/>
     <w:rsid w:val="002C60A5"/>
     <w:rsid w:val="002C7FB1"/>
     <w:rsid w:val="002D058F"/>
     <w:rsid w:val="002D060F"/>
@@ -33282,50 +33827,51 @@
     <w:rsid w:val="003B5FD9"/>
     <w:rsid w:val="003B6007"/>
     <w:rsid w:val="003B6177"/>
     <w:rsid w:val="003B68A1"/>
     <w:rsid w:val="003B6AAA"/>
     <w:rsid w:val="003B6D46"/>
     <w:rsid w:val="003B6E0C"/>
     <w:rsid w:val="003B6FCF"/>
     <w:rsid w:val="003B75AC"/>
     <w:rsid w:val="003B7A5A"/>
     <w:rsid w:val="003B7BDE"/>
     <w:rsid w:val="003C04B2"/>
     <w:rsid w:val="003C1513"/>
     <w:rsid w:val="003C162E"/>
     <w:rsid w:val="003C281A"/>
     <w:rsid w:val="003C2930"/>
     <w:rsid w:val="003C3167"/>
     <w:rsid w:val="003C41E8"/>
     <w:rsid w:val="003C4686"/>
     <w:rsid w:val="003C4867"/>
     <w:rsid w:val="003C4BB9"/>
     <w:rsid w:val="003C4E84"/>
     <w:rsid w:val="003C509E"/>
     <w:rsid w:val="003C528A"/>
     <w:rsid w:val="003C5551"/>
+    <w:rsid w:val="003C559D"/>
     <w:rsid w:val="003C5B0E"/>
     <w:rsid w:val="003C666B"/>
     <w:rsid w:val="003C67A6"/>
     <w:rsid w:val="003C6A0A"/>
     <w:rsid w:val="003C7147"/>
     <w:rsid w:val="003C7201"/>
     <w:rsid w:val="003C73B7"/>
     <w:rsid w:val="003C7672"/>
     <w:rsid w:val="003C77B4"/>
     <w:rsid w:val="003C7A86"/>
     <w:rsid w:val="003D0BD8"/>
     <w:rsid w:val="003D1582"/>
     <w:rsid w:val="003D16E6"/>
     <w:rsid w:val="003D1F64"/>
     <w:rsid w:val="003D326A"/>
     <w:rsid w:val="003D32C4"/>
     <w:rsid w:val="003D3CC7"/>
     <w:rsid w:val="003D40E7"/>
     <w:rsid w:val="003D4240"/>
     <w:rsid w:val="003D487F"/>
     <w:rsid w:val="003D4BBB"/>
     <w:rsid w:val="003D6FE6"/>
     <w:rsid w:val="003D708A"/>
     <w:rsid w:val="003D7EE5"/>
     <w:rsid w:val="003E03CC"/>
@@ -33869,51 +34415,50 @@
     <w:rsid w:val="00587F4E"/>
     <w:rsid w:val="005901CA"/>
     <w:rsid w:val="005906B6"/>
     <w:rsid w:val="00590B5B"/>
     <w:rsid w:val="00590BE4"/>
     <w:rsid w:val="00590C6D"/>
     <w:rsid w:val="005914B6"/>
     <w:rsid w:val="005915B5"/>
     <w:rsid w:val="00591D75"/>
     <w:rsid w:val="00592382"/>
     <w:rsid w:val="005929C8"/>
     <w:rsid w:val="00592BE8"/>
     <w:rsid w:val="00593275"/>
     <w:rsid w:val="00593474"/>
     <w:rsid w:val="00593D2C"/>
     <w:rsid w:val="00594169"/>
     <w:rsid w:val="0059466B"/>
     <w:rsid w:val="00594D92"/>
     <w:rsid w:val="00596571"/>
     <w:rsid w:val="005967B3"/>
     <w:rsid w:val="00596D5C"/>
     <w:rsid w:val="005970EA"/>
     <w:rsid w:val="00597517"/>
     <w:rsid w:val="00597823"/>
     <w:rsid w:val="00597831"/>
-    <w:rsid w:val="00597B2A"/>
     <w:rsid w:val="00597E02"/>
     <w:rsid w:val="005A0658"/>
     <w:rsid w:val="005A06E1"/>
     <w:rsid w:val="005A094A"/>
     <w:rsid w:val="005A0A5F"/>
     <w:rsid w:val="005A0D47"/>
     <w:rsid w:val="005A16BD"/>
     <w:rsid w:val="005A1A7B"/>
     <w:rsid w:val="005A236A"/>
     <w:rsid w:val="005A246C"/>
     <w:rsid w:val="005A303C"/>
     <w:rsid w:val="005A3AFF"/>
     <w:rsid w:val="005A3C38"/>
     <w:rsid w:val="005A4A5D"/>
     <w:rsid w:val="005A4DD8"/>
     <w:rsid w:val="005A5818"/>
     <w:rsid w:val="005A58E0"/>
     <w:rsid w:val="005A5D8D"/>
     <w:rsid w:val="005A5FB4"/>
     <w:rsid w:val="005A694B"/>
     <w:rsid w:val="005A695E"/>
     <w:rsid w:val="005A7166"/>
     <w:rsid w:val="005A77A0"/>
     <w:rsid w:val="005A7AB4"/>
     <w:rsid w:val="005A7CC2"/>
@@ -34041,51 +34586,50 @@
     <w:rsid w:val="00611E6E"/>
     <w:rsid w:val="0061210E"/>
     <w:rsid w:val="006123BC"/>
     <w:rsid w:val="0061274D"/>
     <w:rsid w:val="0061282A"/>
     <w:rsid w:val="0061297D"/>
     <w:rsid w:val="006136F6"/>
     <w:rsid w:val="00613A5A"/>
     <w:rsid w:val="00613FB5"/>
     <w:rsid w:val="00614812"/>
     <w:rsid w:val="006151E7"/>
     <w:rsid w:val="006153C3"/>
     <w:rsid w:val="00615F25"/>
     <w:rsid w:val="00616127"/>
     <w:rsid w:val="00616D05"/>
     <w:rsid w:val="006170A0"/>
     <w:rsid w:val="00617AB6"/>
     <w:rsid w:val="00621545"/>
     <w:rsid w:val="00622C8A"/>
     <w:rsid w:val="006236BA"/>
     <w:rsid w:val="00623E1D"/>
     <w:rsid w:val="00623E39"/>
     <w:rsid w:val="0062408F"/>
     <w:rsid w:val="006241E2"/>
     <w:rsid w:val="006244FF"/>
-    <w:rsid w:val="00624CA8"/>
     <w:rsid w:val="00624CE4"/>
     <w:rsid w:val="00625610"/>
     <w:rsid w:val="006256C3"/>
     <w:rsid w:val="0062575E"/>
     <w:rsid w:val="00625764"/>
     <w:rsid w:val="00625804"/>
     <w:rsid w:val="00627D1E"/>
     <w:rsid w:val="00630014"/>
     <w:rsid w:val="00630161"/>
     <w:rsid w:val="006304F0"/>
     <w:rsid w:val="006308FC"/>
     <w:rsid w:val="006309D9"/>
     <w:rsid w:val="0063164F"/>
     <w:rsid w:val="00631835"/>
     <w:rsid w:val="0063259A"/>
     <w:rsid w:val="00633080"/>
     <w:rsid w:val="00633161"/>
     <w:rsid w:val="006334F5"/>
     <w:rsid w:val="00633CFA"/>
     <w:rsid w:val="00634542"/>
     <w:rsid w:val="00634B28"/>
     <w:rsid w:val="00634EDF"/>
     <w:rsid w:val="00635352"/>
     <w:rsid w:val="006354D2"/>
     <w:rsid w:val="00635F5A"/>
@@ -34193,51 +34737,50 @@
     <w:rsid w:val="006916C7"/>
     <w:rsid w:val="006916FF"/>
     <w:rsid w:val="00691764"/>
     <w:rsid w:val="0069186B"/>
     <w:rsid w:val="00691C1A"/>
     <w:rsid w:val="00691C41"/>
     <w:rsid w:val="00691D2F"/>
     <w:rsid w:val="00691EE9"/>
     <w:rsid w:val="006925F8"/>
     <w:rsid w:val="00692FAC"/>
     <w:rsid w:val="006943D2"/>
     <w:rsid w:val="00694543"/>
     <w:rsid w:val="00695184"/>
     <w:rsid w:val="00695316"/>
     <w:rsid w:val="00695373"/>
     <w:rsid w:val="006960CA"/>
     <w:rsid w:val="00696303"/>
     <w:rsid w:val="0069631F"/>
     <w:rsid w:val="00696778"/>
     <w:rsid w:val="0069729E"/>
     <w:rsid w:val="00697509"/>
     <w:rsid w:val="0069771A"/>
     <w:rsid w:val="00697B8C"/>
     <w:rsid w:val="006A0D8F"/>
     <w:rsid w:val="006A107E"/>
-    <w:rsid w:val="006A115C"/>
     <w:rsid w:val="006A13B9"/>
     <w:rsid w:val="006A1D22"/>
     <w:rsid w:val="006A1D74"/>
     <w:rsid w:val="006A223D"/>
     <w:rsid w:val="006A2374"/>
     <w:rsid w:val="006A2AB7"/>
     <w:rsid w:val="006A2FB4"/>
     <w:rsid w:val="006A309F"/>
     <w:rsid w:val="006A3DAA"/>
     <w:rsid w:val="006A413D"/>
     <w:rsid w:val="006A46AE"/>
     <w:rsid w:val="006A49AE"/>
     <w:rsid w:val="006A4A52"/>
     <w:rsid w:val="006A4BB0"/>
     <w:rsid w:val="006A5050"/>
     <w:rsid w:val="006A5661"/>
     <w:rsid w:val="006A5780"/>
     <w:rsid w:val="006A5D4D"/>
     <w:rsid w:val="006A643D"/>
     <w:rsid w:val="006A7657"/>
     <w:rsid w:val="006A7A7C"/>
     <w:rsid w:val="006A7C8D"/>
     <w:rsid w:val="006A7CA1"/>
     <w:rsid w:val="006A7F57"/>
     <w:rsid w:val="006B077D"/>
@@ -34262,51 +34805,50 @@
     <w:rsid w:val="006B682A"/>
     <w:rsid w:val="006B7485"/>
     <w:rsid w:val="006C0532"/>
     <w:rsid w:val="006C0635"/>
     <w:rsid w:val="006C126D"/>
     <w:rsid w:val="006C16F1"/>
     <w:rsid w:val="006C1716"/>
     <w:rsid w:val="006C19E4"/>
     <w:rsid w:val="006C1FBD"/>
     <w:rsid w:val="006C2B41"/>
     <w:rsid w:val="006C2FCA"/>
     <w:rsid w:val="006C37BE"/>
     <w:rsid w:val="006C4716"/>
     <w:rsid w:val="006C49FD"/>
     <w:rsid w:val="006C4C05"/>
     <w:rsid w:val="006C5119"/>
     <w:rsid w:val="006C597E"/>
     <w:rsid w:val="006C5A87"/>
     <w:rsid w:val="006C6724"/>
     <w:rsid w:val="006C682E"/>
     <w:rsid w:val="006C6937"/>
     <w:rsid w:val="006C6E20"/>
     <w:rsid w:val="006C7243"/>
     <w:rsid w:val="006C7B6B"/>
     <w:rsid w:val="006C7E41"/>
-    <w:rsid w:val="006D09B1"/>
     <w:rsid w:val="006D0A1E"/>
     <w:rsid w:val="006D194D"/>
     <w:rsid w:val="006D23C6"/>
     <w:rsid w:val="006D264D"/>
     <w:rsid w:val="006D2AEB"/>
     <w:rsid w:val="006D2F58"/>
     <w:rsid w:val="006D4757"/>
     <w:rsid w:val="006D4851"/>
     <w:rsid w:val="006D4AE8"/>
     <w:rsid w:val="006D55A0"/>
     <w:rsid w:val="006D5980"/>
     <w:rsid w:val="006D59B0"/>
     <w:rsid w:val="006D5CF4"/>
     <w:rsid w:val="006D6296"/>
     <w:rsid w:val="006D62FC"/>
     <w:rsid w:val="006D6770"/>
     <w:rsid w:val="006D694A"/>
     <w:rsid w:val="006D6E2F"/>
     <w:rsid w:val="006D7C8C"/>
     <w:rsid w:val="006D7E07"/>
     <w:rsid w:val="006E0127"/>
     <w:rsid w:val="006E01C3"/>
     <w:rsid w:val="006E09FA"/>
     <w:rsid w:val="006E1270"/>
     <w:rsid w:val="006E1B72"/>
@@ -34607,51 +35149,50 @@
     <w:rsid w:val="007C7929"/>
     <w:rsid w:val="007C7FAA"/>
     <w:rsid w:val="007D12DA"/>
     <w:rsid w:val="007D176D"/>
     <w:rsid w:val="007D1EF7"/>
     <w:rsid w:val="007D26BC"/>
     <w:rsid w:val="007D2996"/>
     <w:rsid w:val="007D2B34"/>
     <w:rsid w:val="007D2F9D"/>
     <w:rsid w:val="007D3438"/>
     <w:rsid w:val="007D40A7"/>
     <w:rsid w:val="007D45E1"/>
     <w:rsid w:val="007D4A7F"/>
     <w:rsid w:val="007D51B1"/>
     <w:rsid w:val="007D5356"/>
     <w:rsid w:val="007D5878"/>
     <w:rsid w:val="007D5BE3"/>
     <w:rsid w:val="007D5FCB"/>
     <w:rsid w:val="007D5FFF"/>
     <w:rsid w:val="007D6169"/>
     <w:rsid w:val="007D6785"/>
     <w:rsid w:val="007D705A"/>
     <w:rsid w:val="007D75F2"/>
     <w:rsid w:val="007D7D3D"/>
     <w:rsid w:val="007E060F"/>
-    <w:rsid w:val="007E064D"/>
     <w:rsid w:val="007E10D4"/>
     <w:rsid w:val="007E26B8"/>
     <w:rsid w:val="007E2CFF"/>
     <w:rsid w:val="007E2FC2"/>
     <w:rsid w:val="007E48DA"/>
     <w:rsid w:val="007E48EF"/>
     <w:rsid w:val="007E52E1"/>
     <w:rsid w:val="007E5355"/>
     <w:rsid w:val="007E5CF8"/>
     <w:rsid w:val="007E662E"/>
     <w:rsid w:val="007E676A"/>
     <w:rsid w:val="007E6911"/>
     <w:rsid w:val="007E6C8A"/>
     <w:rsid w:val="007E7656"/>
     <w:rsid w:val="007E7898"/>
     <w:rsid w:val="007E7C8D"/>
     <w:rsid w:val="007F0107"/>
     <w:rsid w:val="007F102A"/>
     <w:rsid w:val="007F104E"/>
     <w:rsid w:val="007F1410"/>
     <w:rsid w:val="007F1626"/>
     <w:rsid w:val="007F1662"/>
     <w:rsid w:val="007F181F"/>
     <w:rsid w:val="007F273D"/>
     <w:rsid w:val="007F2AFA"/>
@@ -35396,51 +35937,50 @@
     <w:rsid w:val="00A52A46"/>
     <w:rsid w:val="00A54005"/>
     <w:rsid w:val="00A54F04"/>
     <w:rsid w:val="00A54F7E"/>
     <w:rsid w:val="00A556BE"/>
     <w:rsid w:val="00A55935"/>
     <w:rsid w:val="00A55D86"/>
     <w:rsid w:val="00A55F82"/>
     <w:rsid w:val="00A56078"/>
     <w:rsid w:val="00A560A1"/>
     <w:rsid w:val="00A5610C"/>
     <w:rsid w:val="00A56735"/>
     <w:rsid w:val="00A56BB5"/>
     <w:rsid w:val="00A56FA4"/>
     <w:rsid w:val="00A57677"/>
     <w:rsid w:val="00A57973"/>
     <w:rsid w:val="00A57ABE"/>
     <w:rsid w:val="00A57CCD"/>
     <w:rsid w:val="00A57DAC"/>
     <w:rsid w:val="00A57E32"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B33"/>
     <w:rsid w:val="00A6109C"/>
     <w:rsid w:val="00A62526"/>
     <w:rsid w:val="00A629A3"/>
-    <w:rsid w:val="00A62C46"/>
     <w:rsid w:val="00A6311A"/>
     <w:rsid w:val="00A63CAF"/>
     <w:rsid w:val="00A64003"/>
     <w:rsid w:val="00A641D4"/>
     <w:rsid w:val="00A64AE3"/>
     <w:rsid w:val="00A650C9"/>
     <w:rsid w:val="00A650E7"/>
     <w:rsid w:val="00A6532E"/>
     <w:rsid w:val="00A6538D"/>
     <w:rsid w:val="00A653B7"/>
     <w:rsid w:val="00A65F49"/>
     <w:rsid w:val="00A667F1"/>
     <w:rsid w:val="00A66A55"/>
     <w:rsid w:val="00A67E3C"/>
     <w:rsid w:val="00A70570"/>
     <w:rsid w:val="00A7058B"/>
     <w:rsid w:val="00A7111B"/>
     <w:rsid w:val="00A71342"/>
     <w:rsid w:val="00A714EE"/>
     <w:rsid w:val="00A719CB"/>
     <w:rsid w:val="00A72254"/>
     <w:rsid w:val="00A72401"/>
     <w:rsid w:val="00A72BFF"/>
     <w:rsid w:val="00A732C5"/>
     <w:rsid w:val="00A735C6"/>
@@ -35697,51 +36237,50 @@
     <w:rsid w:val="00B450FD"/>
     <w:rsid w:val="00B452C0"/>
     <w:rsid w:val="00B46BF4"/>
     <w:rsid w:val="00B46EFF"/>
     <w:rsid w:val="00B4741C"/>
     <w:rsid w:val="00B5047E"/>
     <w:rsid w:val="00B50613"/>
     <w:rsid w:val="00B50B8B"/>
     <w:rsid w:val="00B50BB1"/>
     <w:rsid w:val="00B50FB0"/>
     <w:rsid w:val="00B5113E"/>
     <w:rsid w:val="00B515CA"/>
     <w:rsid w:val="00B52BDB"/>
     <w:rsid w:val="00B52C56"/>
     <w:rsid w:val="00B53026"/>
     <w:rsid w:val="00B539F6"/>
     <w:rsid w:val="00B54459"/>
     <w:rsid w:val="00B55A67"/>
     <w:rsid w:val="00B56153"/>
     <w:rsid w:val="00B5659D"/>
     <w:rsid w:val="00B566A0"/>
     <w:rsid w:val="00B573E8"/>
     <w:rsid w:val="00B5759F"/>
     <w:rsid w:val="00B577B0"/>
     <w:rsid w:val="00B57B9A"/>
-    <w:rsid w:val="00B57C19"/>
     <w:rsid w:val="00B60179"/>
     <w:rsid w:val="00B6060E"/>
     <w:rsid w:val="00B60A96"/>
     <w:rsid w:val="00B60D6A"/>
     <w:rsid w:val="00B60E0A"/>
     <w:rsid w:val="00B60E27"/>
     <w:rsid w:val="00B60F4B"/>
     <w:rsid w:val="00B611F5"/>
     <w:rsid w:val="00B612AB"/>
     <w:rsid w:val="00B623DF"/>
     <w:rsid w:val="00B62CAD"/>
     <w:rsid w:val="00B62D01"/>
     <w:rsid w:val="00B63B71"/>
     <w:rsid w:val="00B64E63"/>
     <w:rsid w:val="00B653D5"/>
     <w:rsid w:val="00B65FFA"/>
     <w:rsid w:val="00B66F32"/>
     <w:rsid w:val="00B6706C"/>
     <w:rsid w:val="00B673AE"/>
     <w:rsid w:val="00B67465"/>
     <w:rsid w:val="00B6767B"/>
     <w:rsid w:val="00B67EA4"/>
     <w:rsid w:val="00B67F79"/>
     <w:rsid w:val="00B70050"/>
     <w:rsid w:val="00B70424"/>
@@ -35957,50 +36496,51 @@
     <w:rsid w:val="00C24B11"/>
     <w:rsid w:val="00C25145"/>
     <w:rsid w:val="00C25CBF"/>
     <w:rsid w:val="00C2600C"/>
     <w:rsid w:val="00C266B6"/>
     <w:rsid w:val="00C2793B"/>
     <w:rsid w:val="00C27BD6"/>
     <w:rsid w:val="00C306F6"/>
     <w:rsid w:val="00C31133"/>
     <w:rsid w:val="00C311C9"/>
     <w:rsid w:val="00C31339"/>
     <w:rsid w:val="00C318B0"/>
     <w:rsid w:val="00C31B10"/>
     <w:rsid w:val="00C31C85"/>
     <w:rsid w:val="00C32202"/>
     <w:rsid w:val="00C32379"/>
     <w:rsid w:val="00C32EAA"/>
     <w:rsid w:val="00C32F18"/>
     <w:rsid w:val="00C33328"/>
     <w:rsid w:val="00C33533"/>
     <w:rsid w:val="00C356DF"/>
     <w:rsid w:val="00C35E73"/>
     <w:rsid w:val="00C3696F"/>
     <w:rsid w:val="00C36E19"/>
     <w:rsid w:val="00C40569"/>
+    <w:rsid w:val="00C40FF8"/>
     <w:rsid w:val="00C414D4"/>
     <w:rsid w:val="00C415A7"/>
     <w:rsid w:val="00C417E9"/>
     <w:rsid w:val="00C41EA2"/>
     <w:rsid w:val="00C41EA3"/>
     <w:rsid w:val="00C4208B"/>
     <w:rsid w:val="00C4263B"/>
     <w:rsid w:val="00C426BE"/>
     <w:rsid w:val="00C42B5F"/>
     <w:rsid w:val="00C42D1E"/>
     <w:rsid w:val="00C438CA"/>
     <w:rsid w:val="00C43B1F"/>
     <w:rsid w:val="00C43B96"/>
     <w:rsid w:val="00C44130"/>
     <w:rsid w:val="00C4426E"/>
     <w:rsid w:val="00C44FED"/>
     <w:rsid w:val="00C45AD4"/>
     <w:rsid w:val="00C45D1B"/>
     <w:rsid w:val="00C46155"/>
     <w:rsid w:val="00C46948"/>
     <w:rsid w:val="00C46F15"/>
     <w:rsid w:val="00C47164"/>
     <w:rsid w:val="00C47CB6"/>
     <w:rsid w:val="00C504DC"/>
     <w:rsid w:val="00C5116D"/>
@@ -36379,51 +36919,50 @@
     <w:rsid w:val="00D748F8"/>
     <w:rsid w:val="00D74FF9"/>
     <w:rsid w:val="00D75A33"/>
     <w:rsid w:val="00D75E37"/>
     <w:rsid w:val="00D765FF"/>
     <w:rsid w:val="00D770CA"/>
     <w:rsid w:val="00D770F8"/>
     <w:rsid w:val="00D7742B"/>
     <w:rsid w:val="00D77487"/>
     <w:rsid w:val="00D77953"/>
     <w:rsid w:val="00D77AEE"/>
     <w:rsid w:val="00D77C96"/>
     <w:rsid w:val="00D801DD"/>
     <w:rsid w:val="00D80CFC"/>
     <w:rsid w:val="00D810D7"/>
     <w:rsid w:val="00D82567"/>
     <w:rsid w:val="00D826FF"/>
     <w:rsid w:val="00D82988"/>
     <w:rsid w:val="00D82B3E"/>
     <w:rsid w:val="00D82EB3"/>
     <w:rsid w:val="00D8333A"/>
     <w:rsid w:val="00D83511"/>
     <w:rsid w:val="00D853FF"/>
     <w:rsid w:val="00D85768"/>
     <w:rsid w:val="00D86473"/>
-    <w:rsid w:val="00D86D0C"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87E47"/>
     <w:rsid w:val="00D91F14"/>
     <w:rsid w:val="00D9242E"/>
     <w:rsid w:val="00D93A7C"/>
     <w:rsid w:val="00D948A0"/>
     <w:rsid w:val="00D94A31"/>
     <w:rsid w:val="00D94C87"/>
     <w:rsid w:val="00D95E4E"/>
     <w:rsid w:val="00D95F0E"/>
     <w:rsid w:val="00D96AEF"/>
     <w:rsid w:val="00D9712C"/>
     <w:rsid w:val="00D97BBE"/>
     <w:rsid w:val="00DA0685"/>
     <w:rsid w:val="00DA0A10"/>
     <w:rsid w:val="00DA119F"/>
     <w:rsid w:val="00DA180A"/>
     <w:rsid w:val="00DA2652"/>
     <w:rsid w:val="00DA3CEC"/>
     <w:rsid w:val="00DA3DC4"/>
     <w:rsid w:val="00DA40CD"/>
     <w:rsid w:val="00DA4343"/>
     <w:rsid w:val="00DA4715"/>
     <w:rsid w:val="00DA4DAF"/>
     <w:rsid w:val="00DA62EA"/>
@@ -36500,58 +37039,58 @@
     <w:rsid w:val="00DE5148"/>
     <w:rsid w:val="00DE53C0"/>
     <w:rsid w:val="00DE5675"/>
     <w:rsid w:val="00DE5A51"/>
     <w:rsid w:val="00DE6710"/>
     <w:rsid w:val="00DE6F48"/>
     <w:rsid w:val="00DE7775"/>
     <w:rsid w:val="00DF017C"/>
     <w:rsid w:val="00DF074F"/>
     <w:rsid w:val="00DF09E5"/>
     <w:rsid w:val="00DF1B19"/>
     <w:rsid w:val="00DF1C4A"/>
     <w:rsid w:val="00DF22DB"/>
     <w:rsid w:val="00DF2E82"/>
     <w:rsid w:val="00DF3A36"/>
     <w:rsid w:val="00DF47C3"/>
     <w:rsid w:val="00DF50EF"/>
     <w:rsid w:val="00DF51C5"/>
     <w:rsid w:val="00DF59A6"/>
     <w:rsid w:val="00DF6474"/>
     <w:rsid w:val="00DF6946"/>
     <w:rsid w:val="00E00352"/>
     <w:rsid w:val="00E00C0C"/>
     <w:rsid w:val="00E01031"/>
     <w:rsid w:val="00E0187C"/>
-    <w:rsid w:val="00E0196C"/>
     <w:rsid w:val="00E026A6"/>
     <w:rsid w:val="00E0292B"/>
     <w:rsid w:val="00E02B05"/>
     <w:rsid w:val="00E02F41"/>
     <w:rsid w:val="00E03F72"/>
     <w:rsid w:val="00E0492E"/>
     <w:rsid w:val="00E052CC"/>
+    <w:rsid w:val="00E05487"/>
     <w:rsid w:val="00E0650B"/>
     <w:rsid w:val="00E06825"/>
     <w:rsid w:val="00E068B4"/>
     <w:rsid w:val="00E06BD3"/>
     <w:rsid w:val="00E06D77"/>
     <w:rsid w:val="00E0733D"/>
     <w:rsid w:val="00E0784F"/>
     <w:rsid w:val="00E07C64"/>
     <w:rsid w:val="00E07DB6"/>
     <w:rsid w:val="00E10036"/>
     <w:rsid w:val="00E10203"/>
     <w:rsid w:val="00E10A25"/>
     <w:rsid w:val="00E10F69"/>
     <w:rsid w:val="00E11719"/>
     <w:rsid w:val="00E11D92"/>
     <w:rsid w:val="00E120B1"/>
     <w:rsid w:val="00E1220A"/>
     <w:rsid w:val="00E12602"/>
     <w:rsid w:val="00E12953"/>
     <w:rsid w:val="00E129C5"/>
     <w:rsid w:val="00E12EFB"/>
     <w:rsid w:val="00E12F25"/>
     <w:rsid w:val="00E135F8"/>
     <w:rsid w:val="00E13CE2"/>
     <w:rsid w:val="00E140E1"/>
@@ -36687,117 +37226,116 @@
     <w:rsid w:val="00E71EB5"/>
     <w:rsid w:val="00E72229"/>
     <w:rsid w:val="00E72CB8"/>
     <w:rsid w:val="00E7315B"/>
     <w:rsid w:val="00E73DD3"/>
     <w:rsid w:val="00E73F74"/>
     <w:rsid w:val="00E7447E"/>
     <w:rsid w:val="00E74697"/>
     <w:rsid w:val="00E748D9"/>
     <w:rsid w:val="00E74C97"/>
     <w:rsid w:val="00E74CF3"/>
     <w:rsid w:val="00E74FD5"/>
     <w:rsid w:val="00E754B4"/>
     <w:rsid w:val="00E760C3"/>
     <w:rsid w:val="00E76203"/>
     <w:rsid w:val="00E76838"/>
     <w:rsid w:val="00E76C0D"/>
     <w:rsid w:val="00E77445"/>
     <w:rsid w:val="00E77646"/>
     <w:rsid w:val="00E776C1"/>
     <w:rsid w:val="00E805C7"/>
     <w:rsid w:val="00E807E6"/>
     <w:rsid w:val="00E81147"/>
     <w:rsid w:val="00E81743"/>
     <w:rsid w:val="00E818BE"/>
-    <w:rsid w:val="00E82410"/>
     <w:rsid w:val="00E825B4"/>
     <w:rsid w:val="00E82C61"/>
     <w:rsid w:val="00E83205"/>
     <w:rsid w:val="00E83614"/>
     <w:rsid w:val="00E8391A"/>
     <w:rsid w:val="00E8394F"/>
     <w:rsid w:val="00E83AB4"/>
     <w:rsid w:val="00E8463E"/>
     <w:rsid w:val="00E84A55"/>
     <w:rsid w:val="00E84F8F"/>
     <w:rsid w:val="00E850FF"/>
     <w:rsid w:val="00E855AE"/>
     <w:rsid w:val="00E85EA0"/>
     <w:rsid w:val="00E868EA"/>
     <w:rsid w:val="00E9031E"/>
     <w:rsid w:val="00E90969"/>
     <w:rsid w:val="00E90ADC"/>
     <w:rsid w:val="00E90D66"/>
     <w:rsid w:val="00E91304"/>
     <w:rsid w:val="00E9192C"/>
     <w:rsid w:val="00E92006"/>
     <w:rsid w:val="00E92AD9"/>
     <w:rsid w:val="00E92B95"/>
     <w:rsid w:val="00E92EC0"/>
     <w:rsid w:val="00E93243"/>
     <w:rsid w:val="00E94320"/>
     <w:rsid w:val="00E94937"/>
     <w:rsid w:val="00E949B7"/>
     <w:rsid w:val="00E94A66"/>
     <w:rsid w:val="00E94DEA"/>
     <w:rsid w:val="00E94E35"/>
     <w:rsid w:val="00E953EB"/>
     <w:rsid w:val="00E95804"/>
     <w:rsid w:val="00E95E4F"/>
     <w:rsid w:val="00E960EE"/>
     <w:rsid w:val="00E966D4"/>
     <w:rsid w:val="00E966E1"/>
     <w:rsid w:val="00E96B8A"/>
     <w:rsid w:val="00E96BEA"/>
     <w:rsid w:val="00E96C59"/>
     <w:rsid w:val="00E96D22"/>
+    <w:rsid w:val="00E97222"/>
     <w:rsid w:val="00E97322"/>
     <w:rsid w:val="00E97585"/>
     <w:rsid w:val="00E97F65"/>
     <w:rsid w:val="00EA13B5"/>
     <w:rsid w:val="00EA19DB"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA2BCA"/>
     <w:rsid w:val="00EA30A8"/>
     <w:rsid w:val="00EA33C9"/>
     <w:rsid w:val="00EA3696"/>
     <w:rsid w:val="00EA38F7"/>
     <w:rsid w:val="00EA4B2C"/>
     <w:rsid w:val="00EA5E2E"/>
     <w:rsid w:val="00EA76D3"/>
     <w:rsid w:val="00EA798B"/>
     <w:rsid w:val="00EB0E7C"/>
     <w:rsid w:val="00EB1076"/>
     <w:rsid w:val="00EB18F4"/>
     <w:rsid w:val="00EB1ACA"/>
     <w:rsid w:val="00EB1B0E"/>
     <w:rsid w:val="00EB248C"/>
     <w:rsid w:val="00EB24B0"/>
     <w:rsid w:val="00EB260A"/>
     <w:rsid w:val="00EB2BF0"/>
-    <w:rsid w:val="00EB2C0C"/>
     <w:rsid w:val="00EB2FFE"/>
     <w:rsid w:val="00EB36DC"/>
     <w:rsid w:val="00EB3C62"/>
     <w:rsid w:val="00EB4E04"/>
     <w:rsid w:val="00EB541A"/>
     <w:rsid w:val="00EB5558"/>
     <w:rsid w:val="00EB5CCE"/>
     <w:rsid w:val="00EB68BE"/>
     <w:rsid w:val="00EB7092"/>
     <w:rsid w:val="00EB71AC"/>
     <w:rsid w:val="00EB7667"/>
     <w:rsid w:val="00EB76AA"/>
     <w:rsid w:val="00EB7712"/>
     <w:rsid w:val="00EB7D5A"/>
     <w:rsid w:val="00EC03D3"/>
     <w:rsid w:val="00EC09E3"/>
     <w:rsid w:val="00EC1613"/>
     <w:rsid w:val="00EC164A"/>
     <w:rsid w:val="00EC1D2A"/>
     <w:rsid w:val="00EC264D"/>
     <w:rsid w:val="00EC2C1B"/>
     <w:rsid w:val="00EC3158"/>
     <w:rsid w:val="00EC38D6"/>
     <w:rsid w:val="00EC59C8"/>
     <w:rsid w:val="00EC5A7E"/>
@@ -37015,51 +37553,50 @@
     <w:rsid w:val="00F74DF5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F756D3"/>
     <w:rsid w:val="00F7594C"/>
     <w:rsid w:val="00F76F2F"/>
     <w:rsid w:val="00F775EF"/>
     <w:rsid w:val="00F776DE"/>
     <w:rsid w:val="00F77A9E"/>
     <w:rsid w:val="00F77EA7"/>
     <w:rsid w:val="00F80334"/>
     <w:rsid w:val="00F80D9D"/>
     <w:rsid w:val="00F816AE"/>
     <w:rsid w:val="00F816C2"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00F829FE"/>
     <w:rsid w:val="00F82ACE"/>
     <w:rsid w:val="00F835E6"/>
     <w:rsid w:val="00F83809"/>
     <w:rsid w:val="00F84054"/>
     <w:rsid w:val="00F84782"/>
     <w:rsid w:val="00F84F7B"/>
     <w:rsid w:val="00F85160"/>
     <w:rsid w:val="00F8547B"/>
     <w:rsid w:val="00F864D5"/>
     <w:rsid w:val="00F87082"/>
-    <w:rsid w:val="00F87BB0"/>
     <w:rsid w:val="00F87FFD"/>
     <w:rsid w:val="00F8FEF8"/>
     <w:rsid w:val="00F90023"/>
     <w:rsid w:val="00F900B8"/>
     <w:rsid w:val="00F900E9"/>
     <w:rsid w:val="00F902A8"/>
     <w:rsid w:val="00F904D4"/>
     <w:rsid w:val="00F91629"/>
     <w:rsid w:val="00F91929"/>
     <w:rsid w:val="00F91A97"/>
     <w:rsid w:val="00F921C6"/>
     <w:rsid w:val="00F92E98"/>
     <w:rsid w:val="00F92F38"/>
     <w:rsid w:val="00F93561"/>
     <w:rsid w:val="00F939E9"/>
     <w:rsid w:val="00F93D01"/>
     <w:rsid w:val="00F94109"/>
     <w:rsid w:val="00F94151"/>
     <w:rsid w:val="00F95BAE"/>
     <w:rsid w:val="00F95D77"/>
     <w:rsid w:val="00F95F25"/>
     <w:rsid w:val="00F95FB2"/>
     <w:rsid w:val="00F96AB2"/>
     <w:rsid w:val="00F96C0E"/>
     <w:rsid w:val="00F96D2E"/>
@@ -37411,99 +37948,101 @@
     <w:rsid w:val="2C6CC847"/>
     <w:rsid w:val="2C7A911E"/>
     <w:rsid w:val="2CE07F71"/>
     <w:rsid w:val="2D866FB8"/>
     <w:rsid w:val="2D87E0D4"/>
     <w:rsid w:val="2DCB1CF1"/>
     <w:rsid w:val="2E03048D"/>
     <w:rsid w:val="2E5263E6"/>
     <w:rsid w:val="2E5FC43D"/>
     <w:rsid w:val="2E64899F"/>
     <w:rsid w:val="2FC775A1"/>
     <w:rsid w:val="30200683"/>
     <w:rsid w:val="3039051C"/>
     <w:rsid w:val="3044B435"/>
     <w:rsid w:val="308E1BFF"/>
     <w:rsid w:val="30F9151C"/>
     <w:rsid w:val="31237D32"/>
     <w:rsid w:val="315173AC"/>
     <w:rsid w:val="315EE58C"/>
     <w:rsid w:val="316C3061"/>
     <w:rsid w:val="3172FF19"/>
     <w:rsid w:val="317BDC3F"/>
     <w:rsid w:val="31970715"/>
     <w:rsid w:val="31DFE5AB"/>
     <w:rsid w:val="321EA929"/>
+    <w:rsid w:val="332621B1"/>
     <w:rsid w:val="332E5A4A"/>
     <w:rsid w:val="342954A4"/>
     <w:rsid w:val="345924DD"/>
     <w:rsid w:val="3482FBB5"/>
     <w:rsid w:val="34C87C17"/>
     <w:rsid w:val="3519216A"/>
     <w:rsid w:val="351A3780"/>
     <w:rsid w:val="35653D43"/>
     <w:rsid w:val="360C4124"/>
     <w:rsid w:val="363584A3"/>
     <w:rsid w:val="363D171D"/>
     <w:rsid w:val="3648A900"/>
     <w:rsid w:val="3650920C"/>
     <w:rsid w:val="365772DC"/>
     <w:rsid w:val="365A8FF8"/>
     <w:rsid w:val="366E904F"/>
     <w:rsid w:val="367E3DAA"/>
     <w:rsid w:val="36947C92"/>
     <w:rsid w:val="36B64979"/>
     <w:rsid w:val="372EEFE4"/>
     <w:rsid w:val="374A9900"/>
     <w:rsid w:val="37B8EE7C"/>
     <w:rsid w:val="37CAFDAC"/>
     <w:rsid w:val="38049AE0"/>
     <w:rsid w:val="384F12CF"/>
     <w:rsid w:val="387F6BE9"/>
     <w:rsid w:val="38D5E151"/>
     <w:rsid w:val="395FD8E1"/>
     <w:rsid w:val="3981B519"/>
     <w:rsid w:val="39E59DB0"/>
     <w:rsid w:val="3A9DD874"/>
     <w:rsid w:val="3AB470C4"/>
     <w:rsid w:val="3ACF7089"/>
     <w:rsid w:val="3ADAC7B6"/>
     <w:rsid w:val="3B000194"/>
     <w:rsid w:val="3B25AA02"/>
     <w:rsid w:val="3B3082A2"/>
     <w:rsid w:val="3BDDFF7D"/>
     <w:rsid w:val="3BFA45EA"/>
     <w:rsid w:val="3C06DB5C"/>
     <w:rsid w:val="3C09B602"/>
     <w:rsid w:val="3C30EA3A"/>
     <w:rsid w:val="3C6B3620"/>
     <w:rsid w:val="3CB87363"/>
     <w:rsid w:val="3D754825"/>
     <w:rsid w:val="3DA9AFFD"/>
     <w:rsid w:val="3E27A054"/>
     <w:rsid w:val="3E93EA10"/>
     <w:rsid w:val="3F6B18FC"/>
+    <w:rsid w:val="3FD9052D"/>
     <w:rsid w:val="4028BEDE"/>
     <w:rsid w:val="40743492"/>
     <w:rsid w:val="40A35EB8"/>
     <w:rsid w:val="40B19A4C"/>
     <w:rsid w:val="40FDC77C"/>
     <w:rsid w:val="4103238D"/>
     <w:rsid w:val="41712CE1"/>
     <w:rsid w:val="418F2F2A"/>
     <w:rsid w:val="41A43957"/>
     <w:rsid w:val="41E86A3D"/>
     <w:rsid w:val="4235FE3B"/>
     <w:rsid w:val="423CF802"/>
     <w:rsid w:val="4260B00C"/>
     <w:rsid w:val="42A5A427"/>
     <w:rsid w:val="42D0999B"/>
     <w:rsid w:val="42E6DEEA"/>
     <w:rsid w:val="43667A4C"/>
     <w:rsid w:val="4370AC22"/>
     <w:rsid w:val="44076DBA"/>
     <w:rsid w:val="44166658"/>
     <w:rsid w:val="4476F3E0"/>
     <w:rsid w:val="458BA167"/>
     <w:rsid w:val="45E68C3A"/>
     <w:rsid w:val="45E867E7"/>
     <w:rsid w:val="46009CDA"/>
@@ -37554,51 +38093,50 @@
     <w:rsid w:val="500100E2"/>
     <w:rsid w:val="50631CB2"/>
     <w:rsid w:val="5067DA42"/>
     <w:rsid w:val="51017D95"/>
     <w:rsid w:val="51A3B0A0"/>
     <w:rsid w:val="51BB9528"/>
     <w:rsid w:val="51BE81B1"/>
     <w:rsid w:val="520E2832"/>
     <w:rsid w:val="5277275E"/>
     <w:rsid w:val="52F32994"/>
     <w:rsid w:val="52F7D6E1"/>
     <w:rsid w:val="532C961C"/>
     <w:rsid w:val="533E0F83"/>
     <w:rsid w:val="539DFA15"/>
     <w:rsid w:val="53C26D28"/>
     <w:rsid w:val="53DBD02A"/>
     <w:rsid w:val="541BECCA"/>
     <w:rsid w:val="54251531"/>
     <w:rsid w:val="543252CB"/>
     <w:rsid w:val="544789CC"/>
     <w:rsid w:val="544956AC"/>
     <w:rsid w:val="548A7824"/>
     <w:rsid w:val="552B286A"/>
     <w:rsid w:val="559EC031"/>
     <w:rsid w:val="55A08779"/>
-    <w:rsid w:val="55D0882E"/>
     <w:rsid w:val="56289D6A"/>
     <w:rsid w:val="565F859B"/>
     <w:rsid w:val="565FF828"/>
     <w:rsid w:val="56BBB2DD"/>
     <w:rsid w:val="56F0F9A5"/>
     <w:rsid w:val="56F45320"/>
     <w:rsid w:val="571A92BE"/>
     <w:rsid w:val="575FE484"/>
     <w:rsid w:val="5787463D"/>
     <w:rsid w:val="57B22913"/>
     <w:rsid w:val="57C99C1D"/>
     <w:rsid w:val="57D9DBCF"/>
     <w:rsid w:val="57FF261B"/>
     <w:rsid w:val="58171ACA"/>
     <w:rsid w:val="58B09021"/>
     <w:rsid w:val="5944B887"/>
     <w:rsid w:val="59A0D187"/>
     <w:rsid w:val="59A1CEEF"/>
     <w:rsid w:val="59EA800F"/>
     <w:rsid w:val="59EED17B"/>
     <w:rsid w:val="59F27564"/>
     <w:rsid w:val="5A174CFA"/>
     <w:rsid w:val="5A57194C"/>
     <w:rsid w:val="5A5F835B"/>
     <w:rsid w:val="5A8FAA33"/>
@@ -37746,144 +38284,144 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1010A599"/>
-  <w15:docId w15:val="{16DE767B-9392-4A48-8607-717E8DFEC2F5}"/>
+  <w15:docId w15:val="{D78A0FD3-0B5A-418C-8128-32DDC2EAE119}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -38039,52 +38577,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -38142,952 +38680,952 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="009C4A6C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="008B5133"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE503D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D77C96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted list,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,List Paragraph1,Bullet Points,MAIN CONTENT,Bullet 1,List Paragraph11,List Paragraph12,F5 List Paragraph,Colorful List - Accent 11,Bullet Style,L"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle1">
     <w:name w:val="Imported Style 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="44"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyA" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyA">
     <w:name w:val="Body A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle2" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle2">
     <w:name w:val="Imported Style 2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle3" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle3">
     <w:name w:val="Imported Style 3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="46"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle4" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle4">
     <w:name w:val="Imported Style 4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="47"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle5" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle5">
     <w:name w:val="Imported Style 5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="48"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle6">
     <w:name w:val="Imported Style 6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="49"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List0" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List0">
     <w:name w:val="List 0"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="50"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List1">
     <w:name w:val="List 1"/>
     <w:basedOn w:val="ImportedStyle7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="51"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle7">
     <w:name w:val="Imported Style 7"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List21">
     <w:name w:val="List 21"/>
     <w:basedOn w:val="ImportedStyle6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="52"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle8">
     <w:name w:val="Imported Style 8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="53"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List31" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List31">
     <w:name w:val="List 31"/>
     <w:basedOn w:val="ImportedStyle9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="54"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle9">
     <w:name w:val="Imported Style 9"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle10">
     <w:name w:val="Imported Style 10"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="55"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle11">
     <w:name w:val="Imported Style 11"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="56"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle12">
     <w:name w:val="Imported Style 12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="57"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle13" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle13">
     <w:name w:val="Imported Style 13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="58"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle14" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle14">
     <w:name w:val="Imported Style 14"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="59"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle15" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle15">
     <w:name w:val="Imported Style 15"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="60"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle16" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle16">
     <w:name w:val="Imported Style 16"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="77"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle160" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle160">
     <w:name w:val="Imported Style 16.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="61"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle17" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle17">
     <w:name w:val="Imported Style 17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="63"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List41" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List41">
     <w:name w:val="List 41"/>
     <w:basedOn w:val="ImportedStyle18"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="62"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle18" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle18">
     <w:name w:val="Imported Style 18"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle19" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle19">
     <w:name w:val="Imported Style 19"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="64"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List51" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List51">
     <w:name w:val="List 51"/>
     <w:basedOn w:val="ImportedStyle20"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="65"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle20" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle20">
     <w:name w:val="Imported Style 20"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle21" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle21">
     <w:name w:val="Imported Style 21"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="66"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List6" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List6">
     <w:name w:val="List 6"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="67"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle22" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle22">
     <w:name w:val="Imported Style 22"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List7" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List7">
     <w:name w:val="List 7"/>
     <w:basedOn w:val="ImportedStyle22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="68"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle23" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle23">
     <w:name w:val="Imported Style 23"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="69"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List8" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List8">
     <w:name w:val="List 8"/>
     <w:basedOn w:val="ImportedStyle24"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="70"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle24" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle24">
     <w:name w:val="Imported Style 24"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List9" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List9">
     <w:name w:val="List 9"/>
     <w:basedOn w:val="ImportedStyle25"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="71"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle25" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle25">
     <w:name w:val="Imported Style 25"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List10" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List10">
     <w:name w:val="List 10"/>
     <w:basedOn w:val="ImportedStyle26"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="72"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle26" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle26">
     <w:name w:val="Imported Style 26"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle27" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle27">
     <w:name w:val="Imported Style 27"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="73"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List11" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List11">
     <w:name w:val="List 11"/>
     <w:basedOn w:val="ImportedStyle28"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="74"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle28" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle28">
     <w:name w:val="Imported Style 28"/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle270" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle270">
     <w:name w:val="Imported Style 27.0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="75"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="List12" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="List12">
     <w:name w:val="List 12"/>
     <w:basedOn w:val="ImportedStyle29"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="76"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ImportedStyle29" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ImportedStyle29">
     <w:name w:val="Imported Style 29"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96AB2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96AB2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A7AE9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004612A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633080"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C41E8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B079A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="questionvalue1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="questionvalue1">
     <w:name w:val="questionvalue1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F776DE"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Bulleted list Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,Bullet 1 Char,List Paragraph11 Char,L Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003422AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003C67A6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table9" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table9">
     <w:name w:val="Table9"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Table9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00552729"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Table9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Table9Char">
     <w:name w:val="Table9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table9"/>
     <w:rsid w:val="00552729"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
       <w:color w:val="253C61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008B5133"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB3E2D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E855AE"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE503D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D77C96"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="xelementtoproof" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xelementtoproof">
     <w:name w:val="x_elementtoproof"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E16611"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:bar w:val="none" w:color="auto" w:sz="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191382181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197206284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -39345,63 +39883,63 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2071880792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -39634,64 +40172,64 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60b0568e-e574-4342-a9c0-c22c6fec6509">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdfaf355-f7ae-47f3-8f93-739a60756710" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001C022EFBB18C64ABE3B9933434D2554" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b64952811415c62d0d0df39f3d34ba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60b0568e-e574-4342-a9c0-c22c6fec6509" xmlns:ns3="fdfaf355-f7ae-47f3-8f93-739a60756710" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b85015dbfa83b7beca0f1d5edc8036d9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <xsd:import namespace="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
@@ -39884,109 +40422,116 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472A8F8F-C124-4A18-A0A2-20E61F0232B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E32336-CE01-44E4-9A41-2C67DA10EE64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C319E3-D844-4861-AE6F-62DC39A8A867}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE3F0FF8-887B-47DD-8F19-5894C81FDF01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="60b0568e-e574-4342-a9c0-c22c6fec6509"/>
     <ds:schemaRef ds:uri="fdfaf355-f7ae-47f3-8f93-739a60756710"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>22</Pages>
+  <Words>5503</Words>
+  <Characters>30982</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>911</Lines>
+  <Paragraphs>419</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>ABM LHB</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>36066</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Penrhyn-Jones (ABM ULHB - Administration)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001C022EFBB18C64ABE3B9933434D2554</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>800</vt:r8>
   </property>